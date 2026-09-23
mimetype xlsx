--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -29,140 +29,140 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 February 2019</t>
   </si>
   <si>
     <t>22 February 2025</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Legal/Policy Framework
 •	Drafting of legal or formal policy provisions concerning the right to a second test by customs or other relevant border agencies (MOCI, MOH, Quarantine or Fisheries, etc.) as described in the TFA measure.
 Human Resources/Training
 •	Capacity building training for customs officers on chemical or other products testing.
 Infrastructure and Equipment
 •	Appropriate facility and equipment for testing.
 Consultation and Public Awareness
 •	Border agencies and other stakeholder consultation.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
-    <t>WCO</t>
+    <t>United Kingdom, WCO</t>
   </si>
   <si>
     <t>Policy/Procedure
 •	Develop formal policies and procedures for periodic measurement of average release times, to include the processes of all relevant stakeholders at the port/airport/land border within the scope of the study.
 Infrastructures
 •	Facilitate the setting up of the software in order to establish the TRS platform.
 •	Technology equipment to enhance the establishment of a TRS platform.
 •	Develop a methodology for determining the average release time of goods based on the WCO methodology.
 Human Resources/Training
 •	Training of customs staff on the operations of TRS platform.
 •	Provide awareness in the form of workshops for the business community and other stakeholders.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>Legal Framework
 •	Develop relevant legislations to allow the setup of an Authorized Economic Operator (AEO) program.
 Policy
 •	Develop an authorized economic operator policy.
 Procedure
 •	Develop proper procedure and criteria for the assessment of AEO that meet specified criteria in the AEO program and in consideration of the ISO 17712:2013.
 Human Resource/Training
 •	Capacity building and training for customs officers, other border agencies and quarantine officers on the implementation of the AEO and to ensure full compliance with this measure.
 •	Conduct awareness campaigns</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
-    <t>World Bank</t>
+    <t>World Bank, UNCTAD</t>
   </si>
   <si>
     <t>Legal
 •	Review/develop relevant laws to Facilitate the development of a comprehensive national single window.
 •	Compliance review
 •	Develop a memorandum of understanding (MOU) with other agencies to enhance cooperation.
 Policy
 •	Conduct a feasibility study to explore the viability of a national single window system.
 •	Develop a strategy for the implementation of a single window.
 Procedures
 •	Develop appropriate procedures and processes to Facilitate the implementation of a national single window.
 Human Resources/Training
 •	Capacity building and training of customs officers and officials of other border agencies in order to smoothly implement a national single window system.
 •	Capacity building for officials of other government agencies and private sector on the implementation of a national single window system.
 Information and Communication Technology
 •	Review of national ICT policies in order to enhance the implementation of a single window.
 •	Enhance and upgrade technological capacities of border agencies and other government agencies necessary to implement a single window.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
@@ -625,50 +625,53 @@
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
       <c r="B4">
         <v>7.7</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
       <c r="B5">
         <v>10.4</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>