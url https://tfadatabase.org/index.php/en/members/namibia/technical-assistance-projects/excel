--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>15 March 2025</t>
   </si>
@@ -256,50 +256,53 @@
 •	Training/capacity building for staff of the various regulatory agencies at the border;
 •	Consultation with stakeholders;
 •	Awareness campaign of changes.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>30 December 2026</t>
   </si>
   <si>
     <t>•	Assistance in design, establishment (funding) and roll-out of ESW and training of staff and users of ESW;
 •	Development of an appropriate IT system;
 •	Training of officials overseeing establishment of and using single window;
 •	Training of other stakeholders;
 •	Awareness campaign.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Use of customs brokers</t>
+  </si>
+  <si>
+    <t>30 June 2030</t>
   </si>
   <si>
     <t>•	Review licensing requirements to ensure that they are objective and transparent;
 •	Training on publication requirements;
 •	Technical assistance in design and development of a system integrated profiling mechanism for brokers;
 •	Assistance for awareness creation and training for the roll-out of new system;
 •	Technical assistance (funding) to train brokers on customs procedures. Develop policy/procedures/monitoring to ensure that procedures are applied uniformly throughout the country;
 •	Technical assistance and support to streamline and optimize border processes and procedures with all institutions in order to ensure improved controls, eliminate unnecessary formalities and harmonize requirements for safeguarding international good practices.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>31 August 2025</t>
   </si>
   <si>
     <t>•	Technical assistance on policy formulation, design, establishment and funding of transit infrastructure. Review, and amend if necessary, laws, regulations, procedures, and documentation requirements;
 •	Review transit fees to ensure they reflect the cost of services rendered;
 •	Assistance to assess the impact of measures applied to transit traffic (charges, regulations, formalities);
@@ -1050,176 +1053,176 @@
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>52</v>
       </c>
       <c r="J13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
       <c r="B14">
         <v>10.6</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
         <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>11.17</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J18" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>