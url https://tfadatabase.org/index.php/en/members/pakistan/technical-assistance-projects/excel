--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.2.1, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>30 June 2019</t>
   </si>
   <si>
     <t>31 March 2022</t>
   </si>
@@ -137,51 +137,51 @@
   <si>
     <t>Awareness workshops, TRS Software, Development of Study Modules, IT, Training and capacity Building of HR.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>30 September 2021</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
     <t>Capacity Building, IT support.</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>30 June 2026</t>
+    <t>31 December 2026</t>
   </si>
   <si>
     <t>IT Support, Establishment of EDI Links with Customs across the Border, establishment of NSW.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>30 June 2022</t>
   </si>
   <si>
     <t>Hardware, IT Support, Capacity Building, Infrastructure.</t>
   </si>
   <si>
     <t>10.7.1</t>
   </si>
   <si>
     <t>Common border procedures</t>
   </si>
   <si>
     <t>Modules Development, software, IT Support, HR Development.</t>
   </si>