--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>30 junio 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -121,50 +121,53 @@
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>30 junio 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales (NBR) está trabajando actualmente para implementar esta medida con la asistencia técnica de la USAID.
 Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas con las partes interesadas mediante talleres, seminarios y mesas redondas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
+  </si>
+  <si>
+    <t>30 junio 2029</t>
   </si>
   <si>
     <t xml:space="preserve">La Administración Nacional de Ingresos Fiscales (NBR) está trabajando actualmente para implementar esta medida con la asistencia técnica de la USAID y del Grupo del Banco Mundial. Asistencia requerida:
 1.	Apoyo para la legislación.
 2.	Consultas.
 3.	Formación.
 4.	Desarrollo de la capacidad.
 5.	Evaluación de las necesidades.
 El Servicio de Cuarentena Fitosanitaria ha recibido anteriormente formación del Grupo del Banco Mundial. Requiere la siguiente asistencia de los asociados para el desarrollo:
 1.	Desarrollo de la capacidad del mecanismo de vigilancia.
 2.	Establecimiento del procedimiento de análisis de riesgos de plagas.
 3.	Apoyo técnico sobre evaluación y mitigación de riesgos.
 4.	Programa documental y de sensibilización en los medios sociales en relación con las responsabilidades morales y éticas.
 5.	Preparación de algunos procedimientos operativos estándar y manuales sobre cuestiones de gestión de riesgos.
 El Instituto de Normas y Pruebas de Bangladesh está trabajando para implementar esta medida con la asistencia técnica del Grupo del Banco Mundial. Requiere asistencia para lo siguiente:
 1.	Estabilización del sistema de gestión del riesgo siguiendo las mejores prácticas internacionales.
 2.	Formación para los miembros del Comité de Gestión de Riesgos.
 3.	Visita in situ al Comité de Gestión de Riesgos que ha establecido satisfactoriamente el sistema.
 Ningún asociado para el desarrollo está trabajando actualmente con la Comisión de Energía Atómica de Bangladesh a este respecto. Requiere asistencia de los asociados para el desarrollo en el ámbito de la gestión del riesgo.
 Hay un proceso de acreditación en marcha para el desarrollo de las instalaciones de laboratorio. El Servicio de Cuarentena Fitosanitaria del Departamento de Extensión Agrícola necesita asistencia oficial.
 Ya se ha iniciado el proceso de automatización de los permisos de importación y exportación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
@@ -815,313 +818,313 @@
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8">
         <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9">
         <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>26</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10">
         <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">