--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
@@ -405,53 +405,50 @@
     <t xml:space="preserve">1. Creación de capacidad para desarrollar y administrar la tramitación del documento único para los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 2. Financiación para equipo de tecnología de la información para administrar los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 3. Asistencia técnica para la normalización de los procedimientos relativos a los envíos urgentes. , . Creación de capacidad para desarrollar y administrar la tramitación del documento único para los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 2. Financiación para equipo de tecnología de la información para administrar los envíos urgentes (sobre la base de la evaluación de las necesidades de 2014).
 3. Asistencia técnica para la normalización de los procedimientos relativos a los envíos urgentes. </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>22 febrero 2021</t>
   </si>
   <si>
     <t>1. Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
 incluso para los envíos en tránsito), . Se requiere asistencia técnica y financiera para disponer de instalaciones de inspección adecuadas para los productos agropecuarios y alimentarios en cada punto de entrada oficial. Además, en relación con el comercio de animales vivos, hay que contar con instalaciones de cuarentena e inspección adecuadas (facilitar el período y el tratamiento de cuarentena cuando sea necesario antes de la importación y exportación y, cuando proceda,
 incluso para los envíos en tránsito)</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
-  </si>
-[...1 lines deleted...]
-    <t>31 enero 2030</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>Unión Europea, BDC</t>
   </si>
   <si>
     <t>1. Apoyo financiero para participar en las reuniones de los organismos
 internacionales de normalización y del Comité MSF de la OMC., . Apoyo financiero para participar en las reuniones de los organismos
 internacionales de normalización y del Comité MSF de la OMC.</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>BDC, BID</t>
   </si>
   <si>
@@ -1475,208 +1472,208 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>80</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>86</v>
+      </c>
+      <c r="I23" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
       <c r="B24">
         <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>60</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
+        <v>89</v>
+      </c>
+      <c r="I24" t="s">
         <v>90</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
       <c r="B25">
         <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="J25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
       <c r="B26">
         <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D27" t="s">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
+        <v>97</v>
+      </c>
+      <c r="J27" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">