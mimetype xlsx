--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,191 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Besoin de l'assistance technique et financière pour former les acteurs sur l'application des décisions anticipées</t>
-[...1 lines deleted...]
-  <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
-    <t>Besoin de l'assistance technique et financière pour la mise en place de la Commission de conciliation et d'expertise douanière,
-[...3 lines deleted...]
-  <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
-    <t>- un logiciel spécialisé pour le nouveau laboratoire
-[...4 lines deleted...]
-  <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
-    <t>- Recrutement d'un consultant pour une étude de simulation relative à l'application des redevances et impositions sur les services rendus,
-[...2 lines deleted...]
-  <si>
     <t>Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation des acteurs stratégiques en matière du traitement avant arrivée,
-[...4 lines deleted...]
-  <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
-    <t>-Mise en place de la réglementation nécessaire entre la douane et les banques 
-[...2 lines deleted...]
-  <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
-    <t>- Engager un consultant pour la réalisation des temps moyens nécessaires à la mainlevée
-[...2 lines deleted...]
-  <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation à tous les acteurs sur les conditions de l'agrément l'OEA</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation des agents aux frontières et des opérateurs sur les procédures des envois accélérées</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>Mise en place d'un mécanisme d'échange et de coopération entre les institutions concernées</t>
-[...1 lines deleted...]
-  <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Ventanilla única</t>
-  </si>
-[...2 lines deleted...]
-- Disposer d'un guichet unique électronique</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -565,374 +520,338 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" t="s">
         <v>15</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
       <c r="B4">
         <v>5.3</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
       <c r="B5">
         <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
       <c r="B6">
         <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
-      <c r="I6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
       <c r="B7">
         <v>7.1</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
       <c r="B9">
         <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
       <c r="B10">
         <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
       <c r="B11">
         <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
-      <c r="I11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
-      <c r="I13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">