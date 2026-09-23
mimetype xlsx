--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>15 enero 2022</t>
   </si>
   <si>
     <t>15 julio 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -95,50 +95,53 @@
   <si>
     <t>15 enero 2024</t>
   </si>
   <si>
     <t>15 enero 2027</t>
   </si>
   <si>
     <t>Cooperación en el fortalecimiento de laboratorios de diagnóstico en áreas de sanidad vegetal, sanidad animal e inocuidad de los alimentos. Esta aportación se enfocará en el establecimiento de una infraestructura
 adecuada en: puntos de control apropiados para inspección y cuarentena; equipos de laboratorio; reactivos, entre otros.
 Adicionalmente, se requiere capacitación de personal en nuevas metodologías de análisis. Asimismo, se solicita cooperación en la realización de talleres en las siguientes temáticas:
 •	Establecimiento de métodos para asegurar la calidad de las actividades ejecutadas en los Laboratorios de Aduanas.
 •	Optimización del proceso para la obtención de requisitos necesarios para el cumplimiento de las Normas ISO.
 •	Evaluación, verificación y control del estado del laboratorio y los métodos implementados.
 Para el efecto, se sugiere que el perfil de los expositores se enfoque en:
 •	Elaboración del Modelo de Gestión del Laboratorio; Instructivos y Procedimientos; Plan de Mantenimiento y Calibración de Equipos; e, Instrumentos utilizados en los análisis.
 •	Implementación de sistemas de calidad en Laboratorios de Aduanas.
 •	Implementación y ejecución de metodologías.
 •	Análisis físico químico de muestras de mercancías para su clasificación arancelaria.
 Medidas de seguridad para la preservación de las instalaciones, equipos y más instrumentos asignados a la división.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
+  </si>
+  <si>
+    <t>15 enero 2028</t>
   </si>
   <si>
     <t>Cooperación para obtener capacitación y asistencia técnica para la implementación de sistemas de intercambio de información relacionada con los niveles de riesgos entre países; asimismo, se requiere adquirir mejores prácticas y nuevos esquemas en el tratamiento de mercancías de alto y bajo riesgo.
 Es necesario que se realice una consultoría respecto la gestión de riesgo, que tome en consideración todos los parámetros de las instituciones involucradas en el comercio de mercancías.
 Por otra parte, se solicita cooperación para el intercambio de información (creación de modelos estadísticos, de pronósticos y mejores prácticas sobre gestión de riesgos) con otras aduanas y entidades de control.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>15 enero 2021</t>
   </si>
   <si>
     <t>Cooperación en capacitación y asistencia técnica para la creación de modelos estadísticos, así como, para mejorar la metodología de asignación de auditorías de control posterior, revisiones pasivas y su ejecución.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
@@ -628,188 +631,188 @@
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4">
         <v>7.4</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
       <c r="B5">
         <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
       <c r="B6">
         <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
       <c r="B8">
         <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>