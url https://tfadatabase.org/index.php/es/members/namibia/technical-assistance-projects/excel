--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>15 marzo 2025</t>
   </si>
@@ -264,50 +264,53 @@
 •	Campaña para informar de los cambios.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia en el diseño, el establecimiento (financiación) y la puesta en marcha de la ventanilla única electrónica y formación para los usuarios y el personal de dicha ventanilla.
 •	Desarrollo de un sistema informático adecuado.
 •	Formación para los funcionarios que supervisen el establecimiento de la ventanilla única y para los funcionarios que la utilicen.
 •	Formación de otras partes interesadas.
 •	Campaña informativa.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
+  </si>
+  <si>
+    <t>30 junio 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de las prescripciones en materia de licencias para verificar que sean objetivas y transparentes.
 •	Formación sobre los requisitos de publicación.
 •	Asistencia técnica en el diseño y el desarrollo de un sistema que integre un mecanismo de definición de perfiles para los agentes.
 •	Asistencia para informar e impartir formación sobre la puesta en marcha del nuevo sistema.
 •	Asistencia técnica (financiación) para impartir formación a los agentes sobre los procedimientos aduaneros. Elaboración de políticas, procedimientos y mecanismos de supervisión para que los procedimientos se apliquen de manera uniforme en todo el país.
 •	Asistencia técnica y apoyo para simplificar y optimizar los procesos y procedimientos en las fronteras con todas las instituciones a fin de tener mejores controles, eliminar trámites innecesarios y armonizar los requisitos para salvaguardar las buenas prácticas internacionales.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>31 agosto 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para la formulación de políticas y el diseño, el establecimiento y la financiación de infraestructuras de tránsito. Examen -y modificación, de ser necesario- de las leyes, los reglamentos, los procedimientos y los requisitos de documentación.
 •	Examen de los derechos de tránsito para asegurarse de que reflejan el costo de los servicios prestados.
@@ -1096,176 +1099,176 @@
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>51</v>
       </c>
       <c r="J13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
       <c r="B14">
         <v>10.6</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>11.17</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>