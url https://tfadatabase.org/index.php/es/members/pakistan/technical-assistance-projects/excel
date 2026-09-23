--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.2.1, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>30 junio 2019</t>
   </si>
   <si>
     <t>31 marzo 2022</t>
   </si>
@@ -137,51 +137,51 @@
   <si>
     <t>Talleres informativos; software para el estudio del tiempo necesario para el levante; desarrollo de los módulos del estudio; TI; formación y creación de capacidad de los RH.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>30 septiembre 2021</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>31 diciembre 2018</t>
   </si>
   <si>
     <t>Creación de capacidad; apoyo en materia de TI.</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>30 junio 2026</t>
+    <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>Apoyo en materia de TI; establecimiento de vínculos EDI con las Aduanas a través de la frontera; establecimiento de una ventanilla única nacional.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 junio 2022</t>
   </si>
   <si>
     <t>Hardware; apoyo en materia de TI; creación de capacidad; infraestructura.</t>
   </si>
   <si>
     <t>10.7.1</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>Desarrollo de módulos; software; apoyo en materia de TI, desarrollo de RH.</t>
   </si>