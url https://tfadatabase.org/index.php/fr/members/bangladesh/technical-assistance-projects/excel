--- v0 (2026-06-09)
+++ v1 (2026-09-24)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
@@ -132,50 +132,53 @@
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement à la mise en œuvre de cette mesure, avec l'assistance technique de l'USAID.
 Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Gestion des risques</t>
+  </si>
+  <si>
+    <t>30 juin 2029</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement à la mise en œuvre de cette mesure, avec l'assistance technique de l'USAID et du Groupe de la Banque mondiale. Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Évaluation des besoins.
 Le Service de quarantaine a déjà bénéficié d'une formation assurée par le Groupe de la Banque mondiale. Assistance requise de la part des partenaires de développement:
 1.	Renforcement des capacités du mécanisme de surveillance.
 2.	Établissement d'une procédure d'analyse du risque phytosanitaire.
 3.	Soutien technique pour l'évaluation et l'atténuation des risques.
 4.	Programme de développement de la documentation et de la sensibilisation concernant les responsabilités morales et éthiques dans les médias sociaux.
 5.	Élaboration de procédures opérationnelles normalisées et de manuels concernant la gestion des risques.
 L'Institut de normalisation et d'essais du Bangladesh (BSTI) travaille à la mise en œuvre de cette mesure, avec l'assistance technique du Groupe de la Banque mondiale. Assistance requise:
 1.	Établissement du système de gestion des risques en tenant compte des meilleures pratiques internationales.
 2.	Formation pour les membres du Comité de gestion des risques.
 3.	Visite sur le terrain pour les membres du Comité après la mise en place réussie du système.
 Aucun partenaire de développement ne travaille actuellement avec la Commission de l'énergie atomique du Bangladesh sur cette question. Elle a besoin d'une assistance de la part des partenaires de développement dans le domaine de la gestion des risques.
 Un processus d'accréditation est en cours pour l'établissement de laboratoires. Le Service de quarantaine du DAE a besoin d'une assistance des pouvoirs publics.
 Le processus d'automatisation pour les permis d'importation et d'exportation a débuté.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
@@ -826,313 +829,313 @@
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8">
         <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9">
         <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10">
         <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">