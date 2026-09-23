--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
@@ -580,53 +580,50 @@
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>1. Assistance technique et financière pour garantir la présence d'installations
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant)., . Assistance technique et financière pour garantir la présence d'installations
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
-  </si>
-[...1 lines deleted...]
-    <t>31 janvier 2030</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>Union européenne, BDC</t>
   </si>
   <si>
     <t xml:space="preserve">1. Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
 , . Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
 </t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>BDC, BID</t>
@@ -1669,208 +1666,208 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>80</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>86</v>
+      </c>
+      <c r="I23" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
       <c r="B24">
         <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>60</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
+        <v>89</v>
+      </c>
+      <c r="I24" t="s">
         <v>90</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
       <c r="B25">
         <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="J25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
       <c r="B26">
         <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D27" t="s">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
+        <v>97</v>
+      </c>
+      <c r="J27" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">