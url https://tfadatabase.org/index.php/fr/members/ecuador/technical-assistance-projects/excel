--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>15 janvier 2022</t>
   </si>
   <si>
     <t>15 juillet 2026</t>
   </si>
   <si>
     <t>Non</t>
   </si>
@@ -95,50 +95,53 @@
   <si>
     <t>15 janvier 2024</t>
   </si>
   <si>
     <t>15 janvier 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Coopération pour le renforcement des laboratoires de diagnostic dans les domaines de la préservation des végétaux, de la santé des animaux et de la sécurité sanitaire des produits alimentaires. Cette contribution sera axée sur la mise en place d'une infrastructure appropriée aux fins de points de contrôle adaptés pour l'inspection et la quarantaine, la fourniture de matériel de laboratoire et de réactifs, entre autres choses.
 Une formation du personnel aux nouvelles méthodes d'analyse est par ailleurs requise, et une coopération est demandée pour l'organisation d'ateliers dans les domaines suivants:
 •	Mise en place de méthodes permettant d'assurer la qualité des activités mises en œuvre dans les laboratoires douaniers.
 •	Optimisation des processus en vue de remplir les conditions nécessaires pour satisfaire aux ISO.
 •	Évaluation, vérification et contrôle de l'état des laboratoires et des méthodes mises en œuvre.
 À cette fin, il est suggéré que le profil des exposants soit axé sur les éléments suivants:
 •	Élaboration de modèles de gestion des laboratoires; instructions et procédures; plans d'entretien et d'étalonnage du matériel; et instruments utilisés aux fins des analyses.
 •	Mise en place de systèmes de qualité dans les laboratoires douaniers.
 •	Mise en œuvre et application de méthodes.
 •	Analyse physique et chimique d'échantillons de marchandises aux fins de leur classement tarifaire.
 Mesures de sécurité pour la préservation des installations, équipements et autres instruments attribués à la division.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Gestion des risques</t>
+  </si>
+  <si>
+    <t>15 janvier 2028</t>
   </si>
   <si>
     <t xml:space="preserve">Coopération pour l'obtention de formations et d'une assistance technique pour la mise en œuvre de systèmes d'échange de renseignements relatifs aux niveaux de risque entre les pays; il faut aussi acquérir de meilleures pratiques et de nouveaux systèmes pour le traitement des marchandises à haut risque et à faible risque.
 Des services de conseils sur la gestion des risques, qui tiennent compte de tous les paramètres des institutions impliquées dans le commerce des marchandises, sont nécessaires.
 Par ailleurs, une coopération est demandée pour l'échange de renseignements (création de modèles statistiques, de prévisions et de meilleures pratiques en matière de gestion des risques) avec d'autres douanes et organismes de contrôle.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>15 janvier 2021</t>
   </si>
   <si>
     <t>Coopération en matière de formation et d'assistance technique en vue de la création de modèles statistiques, ainsi que de l'amélioration de la méthode d'attribution des contrôles a posteriori et des réexamens passifs ainsi que de leur mise en œuvre.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
@@ -632,188 +635,188 @@
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4">
         <v>7.4</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
       <c r="B5">
         <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
       <c r="B6">
         <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
       <c r="B8">
         <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>