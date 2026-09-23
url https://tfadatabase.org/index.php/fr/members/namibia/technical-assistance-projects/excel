--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>15 mars 2025</t>
   </si>
@@ -265,50 +265,53 @@
 •	campagne de sensibilisation visant à informer des changements survenus.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 décembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la conception, l'établissement (financement) et le déploiement d'un guichet unique électronique et formation du personnel et des utilisateurs du guichet unique électronique;
 •	création d'un système informatique approprié;
 •	formation des fonctionnaires qui supervisent l'établissement du guichet unique et qui utilisent ce guichet;
 •	formation d'autres parties prenantes;
 •	campagne de sensibilisation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
+  </si>
+  <si>
+    <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen des prescriptions en matière de licences pour s'assurer qu'elles sont objectives et transparentes;
 •	formation aux prescriptions en matière de publication;
 •	assistance technique pour la conception et l'élaboration d'un système prévoyant un mécanisme de profilage intégré pour les courtiers;
 •	assistance pour la sensibilisation et pour la formation concernant le déploiement du nouveau système;
 •	assistance technique (financement) pour la formation des courtiers aux procédures douanières. Élaboration de politiques/procédures/mécanismes de suivi pour faire en sorte que les procédures soient appliquées de manière uniforme dans tout le pays;
 •	assistance technique et soutien pour la simplification et l'optimisation des processus et procédures à la frontière avec l'ensemble des institutions afin d'améliorer les contrôles, d'éliminer les formalités inutiles et d'harmoniser les prescriptions pour préserver les bonnes pratiques internationales.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 août 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
@@ -1122,176 +1125,176 @@
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>51</v>
       </c>
       <c r="J13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
       <c r="B14">
         <v>10.6</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>11.17</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>