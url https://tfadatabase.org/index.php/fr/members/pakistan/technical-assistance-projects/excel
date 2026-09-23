--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.2.1, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>30 juin 2019</t>
   </si>
   <si>
     <t>31 mars 2022</t>
   </si>
@@ -137,51 +137,51 @@
   <si>
     <t>Ateliers de sensibilisation, logiciel d'étude du temps nécessaire à la mainlevée, développement de modules d'apprentissage, informatique, formation et renforcement des capacités des RH.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>30 septembre 2021</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>Renforcement des capacités, assistance informatique.</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>30 juin 2026</t>
+    <t>31 décembre 2026</t>
   </si>
   <si>
     <t>Assistance informatique, établissement d'un système d'échange électronique de données (EDI) avec les autorités douanières des pays frontaliers, établissement d'un guichet unique national.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 juin 2022</t>
   </si>
   <si>
     <t>Matériel informatique, soutien informatique, renforcement des capacités, infrastructures.</t>
   </si>
   <si>
     <t>10.7.1</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>Développement de modules, logiciels, assistance informatique, développement des RH.</t>
   </si>