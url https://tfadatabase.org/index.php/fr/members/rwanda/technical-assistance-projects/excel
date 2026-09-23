--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 août 2024</t>
   </si>
   <si>
     <t>31 août 2026</t>
   </si>
   <si>
     <t>Non</t>
   </si>
@@ -116,50 +116,53 @@
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 août 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t xml:space="preserve">- Créer une interface dans le système de gestion des risques pour les entités impliquées dans l'exportation, l'importation et le transit (gestion intégrée des risques – par l'intermédiaire du guichet unique électronique)
 - Renforcer les capacités du personnel des organismes publics concernés et du Comité de la gestion des risques
 - Acheter du matériel de laboratoire pour divers essais et d'autres outils d'inspection 
 - Établir et rendre opérationnel le Comité de la gestion des risques 
 - Sensibiliser les négociants à la gestion des risques
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
+  </si>
+  <si>
+    <t>31 août 2029</t>
   </si>
   <si>
     <t>CCI, CNUCED</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>Union européenne, Banque mondiale, TMA</t>
   </si>
   <si>
     <t xml:space="preserve">- Renforcer la gestion coordonnée des frontières en harmonisant les procédures et les formalités (prolongation des horaires de travail aux frontières, harmonisation des horaires de travail, inspections conjointes, etc.)
 - Améliorer le fonctionnement effectif des commissions frontalières mixtes
 - Poursuivre les travaux sur les postes frontière à guichet unique et le matériel nécessaire, comme les portails électroniques, les installations informatiques, etc. 
 - Mener des activités de formation et de sensibilisation et des ateliers à l'intention des parties prenantes
 </t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t>USAID, CNUCED</t>
@@ -649,127 +652,127 @@
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.6</v>
       </c>
       <c r="B5">
         <v>7.6</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>8</v>
       </c>
       <c r="B6">
         <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.6</v>
       </c>
       <c r="B7">
         <v>10.6</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">