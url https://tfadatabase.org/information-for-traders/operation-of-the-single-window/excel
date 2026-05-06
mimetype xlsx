--- v0 (2026-04-04)
+++ v1 (2026-05-06)
@@ -174,78 +174,76 @@
 de la VUCE, donde las empresas diligencian la información pertinente a su compañía, para que Policía Antinarcóticos pueda generar su análisis de riesgos, de manera tal que la información es estándar y de fácil acceso para las diferentes salas de análisis, eliminando la presentación física de los representantes legales de las empresas, contribuyendo a la política de cero papel.
 Interoperabilidad. La VUCE cuenta con la interoperabilidad en el servicio de inspección simultánea con la DIAN y puertos.
 A nivel internacional,  se cuenta con interoperabilidad entre las Ventanillas Únicas en el marco de la Alianza del Pacífico, en lo correspondiente a los certificados fitosanitarios.
 </t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
     <t>L'Union des Comores dispose d'un guichet unique partiel pour la facilitation des échanges. L'Union des Comores voudrait demander une assistance technique et financière afin de mettre en place un guichet unique complet et électronique comme indiqué au paragraphe 4.3 de l'article 10 de l'AFE.</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
     <t>Le Guichet Unique des Opérations Transfrontalières (GUOT) vise à simplifier les procédures et à faciliter les formalités administratives, commerciales et douanières, tout en réduisant les coûts et délais de passage des marchandises aux frontières. 
 Opérationnelle depuis 2013, le GUOT a pour rôle de fournir des services informatiques et de communication afin d'assurer les échanges de données impliqués par les procédures et formulaires dématérialisés du commerce extérieur. 
 Sur le plan pratique, le GUOT se caractérise par un point d'entrée unique électronique pour la soumission et le traitement de toutes les données, et de tous les documents nécessaires aux opérations d'importation ou d'exportation de marchandises.
 Le lien suivant vous permet d'accéder à la page d'accueil officielle du Guichet Unique des Opérations Transfrontalières (GUOT): 
 www.guot.cg</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t xml:space="preserve">En aras de facilitar y centralizar los procesos de exportación e importación, en 1996 se promulgó la Ley 7638, mediante la cual se estableció la creación de la Ventanilla Única de Comercio Exterior (VUCE). La VUCE ha sido la entidad responsable de la gestión coordinada con 16 instituciones para centralizar, simplificar y automatizar los trámites de comercio exterior. Esta labor se realiza a través de la plataforma informática VUCE 2.0 y las seis oficinas físicas, ubicadas en zonas geográficas estratégicas.
+    <t>En aras de facilitar y centralizar los procesos de exportación e importación, en 1996 se promulgó la Ley 7638, mediante la cual se estableció la creación de la Ventanilla Única de Comercio Exterior (VUCE). La VUCE ha sido la entidad responsable de la gestión coordinada con 16 instituciones para centralizar, simplificar y automatizar los trámites de comercio exterior. Esta labor se realiza a través de la plataforma informática VUCE 2.0 y las seis oficinas físicas, ubicadas en zonas geográficas estratégicas.
 La plataforma informática permite tramitar 45 notas técnicas de importación y exportación de 16 entidades gubernamentales, así como cargar en el sistema todos los datos relacionados con cualquier operación comercial, lo cual contribuye a procedimientos de aprobación más rápidos.  A través de esta herramienta se realizan actualmente alrededor de 30.000 transacciones mensuales.
 La VUCE 2.0 está disponible al usuario las 24 horas durante los 7 días de la semana, los 365 días del año y, además, tiene la capacidad de interoperar, a futuro, con sistemas similares en otros países, permitiendo así el intercambio previo de información y facilitando el manejo de la gestión de riesgo.
 Disponibilidad en internet: 
-https://www.procomer.com/es/ventanilla-unica-comercio-exterior
-</t>
+https://www.vuce.cr/</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>www.mof.gov.cy/mof/ce/theseas/theseas.nsf/index_gr/index_gr?OpenDocument</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t xml:space="preserve">https://www.celnisprava.cz/cz/clo/e-customs/single-window/Stranky/default.aspx
-</t>
+    <t>https://www.celnisprava.cz/cz/clo/e-customs/single-window/Stranky/default.aspx</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>There is no national legislation or measure in addition to EU-level notification:
 EU single window initiative
 European Commission
 Directorate General for Taxation and Customs Union
 https://ec.europa.eu/taxation_customs/general-information-customs/electronic-customs/eu-single-window-environment-for-customs_en</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
     <t>Ventanilla Única de Comercio Exterior:
 https://vucerd.gob.do/</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
@@ -521,52 +519,51 @@
 https://www.laotradeportal.gov.la/kcfinder/upload/files/Decision2109_2015ENG.pdf</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>https://www.vid.gov.lv/lv/ka-klut-par-emdas-lietotaju</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>Liberia is not currently operating a Single Window System. However, steps have been taken by the Customs Authority as they are currently implementing a project (2015 – 2022) concluded with the World Customs Organization and United Nations Conference on Trade and Development with funding from Her Majesty's Revenue and Customs (HMRC) to support the effectiveness of Liberia Customs Administration in implementing TFA provisions (including Single Window System). The full implementation of a National Single Window System requires more donor support so that all trade-related Ministries and Agencies are integrated. To this end, Liberia notified the Single Window under Category C of the TFA.</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t xml:space="preserve">In Switzerland, there is basically only one governmental authority present at the border: Customs. Customs – besides being responsible for the correct levy of the customs duties – is responsible for the enforcement of about 150 decrees concerning non-customs laws. The duties are amongst others: formal checks of goods, release of goods only after submission of a permit (issued by another authority) or refusal of import or export of certain goods. 
 Switzerland operates a One Stop Shop at all its Customs offices with a physical Single Window that is supported to a very large extent by ICT. A fully fledged electronic Single Window will be put in place in the coming years. For more information please refer to: https://www.ezv.admin.ch/ezv/en/home/topics/projects/dazit.html. </t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
-    <t xml:space="preserve">http://vls.lrmuitine.lt/en/web/lt-customs/vls-portal-public-services
-</t>
+    <t>http://vls.lrmuitine.lt/en/web/lt-customs/vls-portal-public-services</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t xml:space="preserve">www.guichet.public.lu/entreprises/fr/marche-international/index.html
 www.swl.lu
 www.swl.public.lu
 </t>
   </si>
   <si>
     <t>Macao, China</t>
   </si>
   <si>
     <t xml:space="preserve">Information on the details of the operation of the TEDMEV e-Customs Services is available at the following link:
 https://www.tedmev.com/en/index.php
 </t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>Malawi has not yet implemented operation of the electronic single window. However, the process of establishment of electronic single window is at design stage.</t>
   </si>
   <si>
@@ -1722,51 +1719,51 @@
       <c r="B37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>73</v>
       </c>
       <c r="B40" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>76</v>
       </c>
       <c r="B42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>78</v>
       </c>
       <c r="B43" t="s">
         <v>79</v>
       </c>