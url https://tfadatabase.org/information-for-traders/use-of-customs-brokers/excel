--- v0 (2026-04-17)
+++ v1 (2026-05-08)
@@ -12,367 +12,385 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
-[...1 lines deleted...]
-    <t>columna</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+  <si>
+    <t>Member</t>
   </si>
   <si>
     <t>Description of the assistance</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>La autoridad aduanera no publica información sobre los agentes de aduanas, ya que prestan un servicio privado.
+    <t>Information on customs brokers is not published by the customs authority because it provides a private service.
 http://www.dogana.gov.al/english/c/169/181/293/declaration-at-customs
-Toda persona podrá designar a un representante ante las autoridades aduaneras para realizar los trámites y formalidades requeridos por la legislación aduanera. La representación podrá ser:
-[...12 lines deleted...]
-    <t>Antigua y Barbuda</t>
+Any person may appoint a representative in his dealings with the customs authorities to perform the acts and formalities laid down by customs rule. Such representation may be:
+•	direct, in which case the representative shall act in the name of and on behalf of another person, or.
+•	indirect, in which case the representative shall act in his own name but on behalf of another person.</t>
+  </si>
+  <si>
+    <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t xml:space="preserve">The use of Customs Brokers is not mandatory in Antigua and Barbuda. Customs Officers generally provide assistance to importers of small non-commercial personal packages by completing a simplified declaration form. However, more complex and involved shipments usually require the use of a designated "third party", such as a Customs Broker or someone who is familiar with the Customs Electronic Software (ASYCUDA WORLD), can act on their behalf allowing for the direct declaration of importation and/or exportation of goods to and from Antigua and Barbuda.
 The following websites provide information about the Laws, Acts, Rules and Regulation that governs the Antigua and Barbuda Customs and Excise Division:
 http://www.customs.gov.ag
 http://www.laws.gov.ag
 http://www.ab.gov.ag
 </t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
-    <t>La información sobre el recurso a los agentes de aduanas está especificada en los artículos 38 al 56 de la Ley N° 22.415 (Código Aduanero de la República Argentina), pudiendo acceder a la mencionada Ley a través del siguiente enlace:
+    <t>Information on the use of customs brokers is contained in Articles 38 to 56 of Law No. 22.415 (Customs Code of the Argentine Republic), which may be accessed at the following link:
 http://servicios.infoleg.gob.ar/infolegInternet/anexos/15000-19999/16536/texact.htm</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>1.	Chapter 55 of the Customs Code (hereinafter referred to as the Code) of the Eurasian Economic Union (hereinafter referred to as the Union) defines the regulations related to the activities of a customs broker.
 2.	In particular, according to Article 401 of the Code the customs broker shall carry out, in the name and on behalf of the declarant or other interested persons, customs operations in the territory of the member State whose customs authority included it in the registry of customs brokers, in accordance with treaties and acts on customs regulation. The relationship of the customs broker with the declarants or other interested persons shall be established on contractual basis.
 3.	At the same time, the activity of the customs broker within the framework of the Code is considered a type of registry activity carried out in the field of customs. The conditions for inclusion of persons in the registry of customs brokers and the grounds for exclusion of them from the registry are defined in accordance with Articles 402 and 403 of the Code.
 4.	Among other conditions, the condition for inclusion in the registry of customs brokers is ensuring the fulfilment of the obligations of the legal entity in the amount defined by the Eurasian Economic Commission, except in the cases provided for in Article 402 of the Code. The specified amount is set by the decision N 64 of the Council of the Eurasian Economic Commission of 15 September 2017 "on the extent of ensuring the fulfilment of the customs representative's obligations".
 5.	At the same time, other conditions for including a juridical person in the registry of customs brokers are provided by Article 28 of the RA Law "On Customs Regulation", and the requirements for the application for registration in the Registry of Customs brokers under Article 29 of the same law. Chapter 55 of the Code defines the rights and responsibilities of a customs broker.
 6.	At the same time, according to Article 30 of the RA Law "On Customs Regulation" customs formulations on behalf of a customs broker may be carried out only by a citizen of the Republic of Armenia who is in a working or civil contractual relationship with a customs representative or who has been qualified as a customs formulation specialist in accordance with the procedure established by the committee.
 7.	The same article defines the conditions for obtaining a qualification certificate for a customs formulation specialist. The programs of qualification examinations for customs formulation and the procedure for their conduct is defined by the order of the Chairman of the State Revenue Committee of the Government of the Republic of Armenia N 354-N of 13 October 2017. In particular, in accordance with the 2nd point of the appendix to the mentioned order the superior customs Authority organizes an examination every month to qualify customs formulation specialists. According to the 3rd point of the same order the examination is conducted by the commission established by the order of the head of the Superior Customs Authority, and in accordance with point 4, information on the date, time and place of the examination; the questionnaire; and, the deadline for submission of documents required for participation in them is posted on the official website of the RA Customs Service at least 10 days before the examination.
 8.	At the same time, after conducting the test in accordance with the same procedure, the Commission draws up a summary protocol on the test results, to which is attached the list of participants who passed the test. The mentioned list is published on the same day on the official website of the Customs service.
 9.	According to point 22 of the order one working day after the list is published on the official website of the customs service persons who have obtained the qualification of a customs formulation specialist as a result of the examination from the Information Technologies Department of the RA State Revenue Committee, they can receive a qualification certificate of a customs formulation specialist approved by the order of the Chairman of the RA State Revenue Committee and a login name and password to enter the automatic customs declaration system.
 10.	According to Part 4 of Article 30 of the RA Law "On Customs Regulation" the specialist who has received a customs formulation qualification certificate is trained by the customs authorities at least once every 3 years.
 11.	Chapter 6 of the same law defines the grounds and procedure for termination of the qualification certificate of a customs formulation specialist.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Measures on the use of customs brokers are published in Part XI of the Customs Act 1901. Additional information is available at: https://www.abf.gov.au/licensing/brokers</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>Bahrein, Reino de</t>
+    <t xml:space="preserve">There is no national legislation or measure in addition to EU-level notification:
+EU legislation does not require the use of customs brokers. EU legislation only defines "customs representatives" (Article 18 of the Union Customs Code), the use of which is neither mandatory nor limited to a certain professional class (as the customs brokers) and the rules governing them are set out in a transparent way.
+</t>
+  </si>
+  <si>
+    <t>Bahrain, Kingdom of</t>
   </si>
   <si>
     <t>Bahrain Customs Affairs does not require the mandatory use of Custom Brokers.</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>According to the Customs Act, 1969 and the licensing rules (Notification no.174 0f 2016) made under this act the use of customs brokers is not mandatory. According to the provisions of section-79 (for import) and section-131 (for export) submission of declaration for customs clearance is the responsibility of the importer or owner of the goods and exporter respectively.
 Section 79(1)
 The owner of any imported goods shall make entry of such goods for home-consumption or warehousing or for any other approved purpose by delivering to the appropriate officer a bill of entry thereof in such form and manner and containing such particulars as the Board may direct.
 Section 131
 No goods shall be loaded for exportation until-
 (a) in the case of goods other than passengers' baggage and mail bag-
 (i) the owner has delivered to the appropriate officer or, if the owner is a registered user, he has transmitted to the Customs computer system, a bill of export in such form and manner and containing such particulars as the Board may, by order, direct from time to time.
 According to section 207 of the same act a broker can act on behalf of the importer or exporter only if he is licensed under the rules issued in tis regards.
 Section 207 states that:
 No person shall act as an agent for the transaction of any business relating to the entrance or departure of any conveyance or the import or export of goods or baggage at any customs-station unless such person holds a licence granted in this behalf in accordance with the rules.
 The Act can be accessed online in the Bangladesh Customs website:
 http://www.bangladeshcustoms.gov.bd/legislation/customs_act/123
 The Customs Agents Licensing Rules, 2016 (Notification no.174 of 2016) describe detail procedure of the function of the customs agents or brokers. The rule-6 of this licensing rules illustrates the provision for self-clearance of goods by the importer or exporter himself. The rule is in Bangla and may be accessed online at the Bangladesh customs website.
 http://www.bangladeshcustoms.gov.bd/customs_rules/35._CustomsRules_SRO174-Law-2016-36-Customs_CustomsAgents(Licensing)Rules-2016AmendedInJune2017_.pdf</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t xml:space="preserve">Regulation 183 of the Customs Act Cap 66, enacted in 1963, states that a person may not transact business with Customs on behalf of others, unless he holds a license to do so, issued by the Comptroller of Customs.
 However, Regulation 185 states that a person shall not be required to hold a license to transact business with Customs on his own behalf. The Customs Department operationalizes Regulation 185 by allowing importers if they so require, to transact business with Customs without the use of a Customs Broker.
 A list of all Customs Brokers and the law governing their requirement can be found on the website listed below:
 http://asycuda.customs.gov.bb
 </t>
   </si>
   <si>
-    <t>Bélgica</t>
+    <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">The legislation does not require compulsory use of brokers.
 Chapter XIV of the General Law on Customs and Excise:
 Dutch version:
 http://www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=nl&amp;la=N&amp;cn=1977071831&amp;table_name=wet
 French version:
 www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=fr&amp;la=F&amp;cn=1977071831&amp;table_name=loi
 </t>
   </si>
   <si>
-    <t>Belice</t>
+    <t>Belize</t>
   </si>
   <si>
     <t>Belize does not require the use of customs brokers.  Features of the ASYCUDAWorld allows for direct trader input of customs declaration and there is a non-mandatory requirement for the use of Customs Brokers.</t>
   </si>
   <si>
-    <t xml:space="preserve">Bolivia, Estado Plurinacional de </t>
-[...12 lines deleted...]
-https://www.aduana.gob.bo/aduana7/sites/default/files/SCGNNDTA/procedimiento/RD%2001-016-21%20Reglamento%20para%20el%20Destino%20Aduanero%20Especial%20de%20Servicio%20Expreso%20%28Courier%29_0.PDF</t>
+    <t>Bolivia, Plurinational State of</t>
+  </si>
+  <si>
+    <t>En el siguiente enlace podrá acceder al Reglamento para la Regulación y Control de Operadores de Comercio Exterior, Código GNOA-REG-19, Versión 3, que prevé que los importadores podrán realizar la importación de mercancías de manera directa a nivel nacional.
+Reglamento para la Regulación y Control de Operadores de Comercio Exterior aprobado mediante Resolución de Directorio N° 01-085-24 de 13/09/2024
+https://www.aduana.gob.bo/sites/default/files/archivos/circular2792024.pdf 
+Reglamento para el Despacho de Importación de Menor Cuantía, aprobado mediante Resolución de Directorio N° 01-029-25 de 25/04/2025:
+https://www.aduana.gob.bo/sites/default/files/archivos/circular%20115_compressed.pdf 
+Reglamento para el Régimen de Importación para el Consumo, aprobado mediante Resolución de Directorio N° RD 01-006-25 de 12/02/2025:
+https://www.aduana.gob.bo/sites/default/files/archivos/circular0382025.pdf
+Reglamento para el Servicio Expreso (Courier), aprobado mediante Resolución de Directorio N° 01-064-25 de 29/08/2025:
+https://www.aduana.gob.bo/sites/default/files/archivos/CIRCULAR%20223-2025_0.pdf</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>In line with the TFA, the Customs Act of 2018 does not call for the mandatory use of customs brokers. Customs clients are free to either engage the services of a clearing agent or not. 
 On that note, those with the necessary capacity and credentials are allowed to do in-house clearance, subject to set terms and conditions. The Customs Act also provides for the registration, licensing and regulation of Customs brokers by BURS. 
 As a requirement, for a Customs broker to be licensed, at least one of the directors of the company shall be a qualified clearing clerk. In addition to the testing they undergo, a minimum of 2 years Customs or related work experience is required for one to be licensed as a clearing clerk.</t>
   </si>
   <si>
-    <t>Brasil</t>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Brazil does not require the use of customs brokers
+Legislation regulating the use of customs brokers:
+Decree nº 6.759/2009, articles 808-810.
+Available at: 
+https://www.planalto.gov.br/ccivil_03/_ato2007-2010/2009/decreto/d6759.htm</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>The Royal Customs and Excise Department (RCED) of Brunei Darussalam ensure all forwarding agents are registered with RCED and published the list of Customs Agents (Forwarders) at:
 www.tradingacrossborders.mofe.gov.bn</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Article 12 of the Customs Act on Rights and Obligations of persons
 Official Gazette - Customs Act:
 https://www.lex.bg/laws/ldoc/2134384640
 The legislation does not require compulsory use of brokers</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
-    <t>El Departamento de Aduanas de Burkina Faso presenta la siguiente notificación con arreglo a lo dispuesto en el artículo 10.6.2.
-[...4 lines deleted...]
-Además, la Administración de Aduanas ha tenido en cuenta esta preocupación en el marco de la revisión en curso del Código de Aduanas de Burkina Faso.</t>
+    <t>Under the Law on Customs Procedures, there is no requirement for the mandatory use of customs brokers in Burkina Faso. In addition, the regulations and procedures in force do not provide for the mandatory use of customs brokers.
+Pursuant to the provisions of the Revised Kyoto Convention (RKC) and the WTO Agreement on Trade Facilitation (TFA), Burkina Faso has committed to allowing operators, under certain conditions, not to use the services of customs brokers for goods imported on their own account.
+However, implementation of this facilitation measure requires certain preconditions, in particular restructuring of the current legal and institutional framework and reforms to the customs clearance procedure.
+At present, customs formalities are carried out by licensed customs agents (CDAs), in accordance with Order No. 2009-468/MEF/MCPEA of 14 December 2009 on persons authorized to account for goods and the licensing conditions and requirements to practice the profession of licensed customs agent.
+For that matter, the customs administration has taken this concern into account as part of the ongoing revision of the Customs Code of Burkina Faso.</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>Le Burundi exige le recours aux courtiers en douanes. Cfr la loi sur la gestion des douanes de la Communauté Est Africaine, 2004 Partie XI en ses articles 146, 147 et 148.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cabo Verde </t>
-[...2 lines deleted...]
-    <t>Camboya</t>
+    <t>Cabo Verde</t>
+  </si>
+  <si>
+    <t>Cambodia</t>
   </si>
   <si>
     <t>According to the law on customs, 2007, the use of customs brokers is not mandatory. The provision of Article 31 states that the imported or exported goods must be declared by their owners or by persons authorized to act on the owners' behalf. This provision clearly indicates that the owner of the goods or a representative of the owner is allowed to conduct customs declaration, clearance of the goods, and other related works for import and export of goods.
 Further, Article 32 provides for the customs broker and Article 33 provides for any person without customs broker profession to clear goods from customs.
 Article 33 states that:
 Any person may, without exercising the profession of customs broker, make customs declarations for their own business.
 Such persons referred to in the first paragraph of this Article may obtain authorization to handle clearance for others. This authorization may be provided by the Minister of Economy and Finance on a temporary and revocable basis for operations involving specific goods.
 In addition, the Ministry of Economy and Finance issued a ministerial circular No. 115 dated 15 February 2008 on the establishment and functioning of customs brokers.
 Further information related to the law and regulation can be accessed online through the website of the General Department of Customs and Excise of Cambodia: http://www.customs.gov.kh/laws-and-regulations/.</t>
   </si>
   <si>
-    <t>Canadá</t>
+    <t>Canada</t>
   </si>
   <si>
     <t>Canada Border Services Agency information on use of customs brokers: 
 http://www.cbsa-asfc.gc.ca/services/cb-cd</t>
   </si>
   <si>
+    <t>Central African Republic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'article 112 du Code des Douanes de la CEMAC dispose que les marchandises importées ou exportées ne peuvent être déclarées en détail que par leurs propriétaires ou par les personnes physiques ou morales bénéficiaires d'un agrément en qualité de commissionnaire en douane. Les États membres peuvent, en cas de besoin, limiter ce droit aux seuls commissionnaires en douane agréés.
+La RCA n'a pas limité ce droit. Par conséquent, il n'est pas obligatoire de recourir à un commissionnaire en douane pour effectuer les opérations commerciales de dédouanement.
+</t>
+  </si>
+  <si>
     <t>Chile</t>
   </si>
   <si>
-    <t>Servicio Nacional de Aduanas
+    <t>National Customs Service
 https://www.aduana.cl/agentes-de-aduana/aduana/2012-04-27/094321.html
-Requisitos, responsabilidad, deberes de agentes de aduanas.</t>
+Requirements, accountability and obligations for customs brokers</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">There is no requirement of the mandatory use of customs brokers in China. Customs Law of the People's Republic of China and Provisions of the Customs of the People's Republic of China on the Administration of Registration of Customs Declaration Entities (Order No. 221 of the General Administration of Customs) provide that, after registration in the Customs, a consignee or consignor of imported/exported goods shall make customs declaration through its own customs declarers, or entrust it to a customs declaration enterprise which has been registered with the Customs for making declaration through the customs declarers of the enterprise.
 Customs Law of the People's Republic of China:
 http://english.customs.gov.cn/Statics/644dcaee-ca91-483a-86f4-bdc23695e3c3.html
 (English)
 Provisions of the Customs of the People's Republic of China on the Administration of Registration of Customs Declaration Entities 
 (Order No. 221 of the General Administration of Customs):
 http://www.customs.gov.cn/customs/302249/302266/302267/356075/index.html
 (Chinese)
 </t>
   </si>
   <si>
-    <t>Chipre</t>
-[...7 lines deleted...]
-  <si>
     <t>Colombia</t>
   </si>
   <si>
     <t xml:space="preserve">Cada Miembro notificará al Comité y publicará sus medidas sobre el recurso a agentes de aduanas.
 El marco normativo colombiano en relación a los agentes de aduanas, señala lo siguiente:
 De conformidad con lo establecido el Decreto 1165 de 2019 (artículo 34 en adelante) las agencias de aduanas son las personas jurídicas autorizadas por la Unidad Administrativa Especial Dirección de Impuestos y Aduanas Nacionales (DIAN) para ejercer el agenciamiento aduanero, actividad auxiliar de la función pública aduanera de naturaleza mercantil y de servicio, orientada a garantizar que los usuarios de comercio exterior que utilicen sus servicios cumplan con las normas legales existentes en materia de importación, exportación y tránsito aduanero y cualquier operación o procedimiento aduanero inherente a dichas actividades.
 Las agencias de aduanas tienen como fin esencial colaborar con las autoridades aduaneras en la estricta aplicación de las normas legales relacionadas con el comercio exterior para el adecuado desarrollo de los regímenes, modalidades aduaneras y demás actividades y procedimientos derivados de los mismos.
 De conformidad al artículo 33 del Decreto en mención,  no se requiere el uso obligatorio de las agencias de aduanas en los procedimientos aduaneros, dado que el importador o exportador podrán actuar directamente ante la Administración Aduanera, por cualquier cuantía, para adelantar los trámites aduaneros inherentes al régimen, modalidad u operación aduanera de que se trate.
 </t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
     <t>Le recours aux courtiers en douane est pratiqué conformément aux dispositions du Code des Douanes de la CEMAC.</t>
   </si>
   <si>
-    <t>Corea, República de</t>
-[...6 lines deleted...]
-  <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>Toda modificación ulterior de esas medidas se notificará y se publicará sin demora.
 Según el Artículo 37, de la Ley General de Aduanas, sobre la intervención de los agentes de aduanas:
 “La intervención de los agentes aduaneros será necesaria en todos los regímenes aduaneros y será optativa en los siguientes regímenes o modalidades aduaneras: zonas francas, exportación, depósito fiscal, provisiones de a bordo y perfeccionamiento pasivo, así como en las siguientes modalidades: equipaje, envíos de socorro, muestras sin valor comercial, envíos urgentes o "courier", envíos postales, tiendas libres, importaciones no comerciales, envíos de carácter familiar, despacho domiciliario industrial y comercial, e importaciones efectuadas por el Estado y sus instituciones y, en general, en los despachos de mercancías sujetas a regímenes o procedimientos sin intervención del agente aduanero que esta Ley autoriza. (Así reformado por artículo 1° de la Ley No. 8373 de 18 de agosto de 2003)”
 Disponibilidad en internet:
-http://www.hacienda.go.cr/docs/51c9baa1b805f_LEYGENERALDEADUANASACTUALIZADAAOCTUBRE2012.pdf</t>
-[...5 lines deleted...]
-    <t>Croacia</t>
+https://aduanafacil.hacienda.go.cr/aduanafacil/normativa-nacional-internacional</t>
+  </si>
+  <si>
+    <t>Cote d'Ivoire</t>
+  </si>
+  <si>
+    <t>Croatia</t>
   </si>
   <si>
     <t xml:space="preserve">Act on Conditions for Providing Customs Representation Services
 https://narodne-novine.nn.hr/clanci/sluzbeni/2018_06_57_1154.html
 The legislation does not require compulsory use of brokers.
 </t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>Información sobre las medidas sobre el recurso a agentes aduaneros:
-[...3 lines deleted...]
-    <t>Dinamarca</t>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>The Customs Law of 2004, Law 94 (I) of 2004, Article 74.
+Official Gazette no. 3849 on 30 April 2004: 
+https://www.mof.gov.cy/mof/customs/customs.nsf/005CFE0C689BA83CC225856D003A6A94/$file/Enopoiimeno%20keimeno%20ton%20peri%20Teloneiakou%20Kodika%20Nomon-%2024.3.2022.pdf
+The legislation does not require compulsory use of brokers.</t>
+  </si>
+  <si>
+    <t>Czech Republic</t>
+  </si>
+  <si>
+    <t>Articles 15, 31, 62 of Act no. 242/2016 Col., the Customs Act
+https://aplikace.mvcr.cz/sbirka-zakonu/SearchResult.aspx?q=242/2016&amp;typeLaw=zakon&amp;what=Cislo_zakona_smlouvy
+The legislation does not require compulsory use of brokers.</t>
+  </si>
+  <si>
+    <t>Democratic Republic of the Congo</t>
+  </si>
+  <si>
+    <t>Denmark</t>
   </si>
   <si>
     <t>There is no national legislation or measure in addition to EU-level notification:
 EU legislation does not require the use of customs brokers. EU legislation only defines "customs representatives" (Article 18 of the Union Customs Code), the use of which is neither mandatory nor limited to a certain professional class (as the customs brokers) and the rules governing them are set out in a transparent way.</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>Conformément aux dispositions de l’article 88 du Code des Douanes de Djibouti, la mesure relative aux recours aux courtiers en douane, ne constitue pas une exigence pour l’administration douanière de Djibouti.</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>There exists a Comptroller Directive, Administratively Implemented, which makes it mandatory that all persons desirous of doing business with the Customs and Excise Division must be a qualified Customs Broker or Tariff Clerk.</t>
+  </si>
+  <si>
+    <t>Dominican Republic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Art. 159 de la Ley 3489 de Aduanas vigente desde 1953, no exige la obligatoriedad del uso de Agentes de Aduanas:
+https://www.aduanas.gob.do/media/2182/3489_ley_general_de_aduanas.pdf
+En el siguiente vínculo se puede descargar la Ley 3489 y ver los artículos 153 al 166:
+https://vucerd.gob.do/normativas-y-acuerdos/normas-y-acuerdos/
+</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>El marco normativo ecuatoriano en relación a los agentes de aduanas, está especificada en los artículos 227, 228, 230 del CÓDIGO ORGÁNICO DE LA PRODUCCIÓN, COMERCIO E INVERSIONES, y artículo 64 del REGLAMENTO AL TÍTULO FACILITACIÓN ADUANERA DEL CÓDIGO DE PRODUCCIÓN, pudiendo acceder a los mencionados documentos jurídicos a través de los siguientes enlaces:
 https://www.aduana.gob.ec/codigo-organico-copci/
 https://www.aduana.gob.ec/reglamento-copci/</t>
   </si>
   <si>
-    <t>Egipto</t>
+    <t>Egypt</t>
   </si>
   <si>
     <t>The Egyptian Customs Law No. 66 of 1963 and its Executive Regulation No. 10 of 2006 were amended and replaced by the new Customs Law No. 207 of 2020 and its Executive Regulation No. 430 of 2021. The current law and its executive regulation, like the previous ones, allow the stakeholder or his agent to deal with customs in finalizing the customs procedures without introducing the mandatory use of customs brokers. 
 Article (1) of the Customs Law "Definitions" defines the "Customs Broker "as a natural or legal person who prepares, signs, presents the customs declaration to the Customs Authority, and finalizes the procedures in respect of the goods for others.
 Worth mentioning that the Customs Law No. 207 of 2020 defines the role of "Customs Broker" in Section (6), Chapter (5) - Articles (51-57). Furthermore, Executive Regulation No. 430 of 2021 devotes Articles (243-250) in Chapter (6) entitled "Customs Broker" to clarify the system of customs brokers in more detail. 
 ________________________________________________________________________________________________________________
 First: Customs Law 
 Section (6) - Customs Procedures, Chapter (5) - Customs Broker
 Article 51
 It is not allowed to practice customs clearance of the goods of others except after obtaining a license for practicing from the Customs Authority. The term of the license is two years subject to renewal. This license expires if it is not renewed before the end of its term, and the Executive Regulations of this Law specifies the controls, conditions, forms and rules for implementing this.
 The Customs Authority may issue permissions to customs broker assistants in accordance with the categories and with the conditions and requirements specified by the Executive Regulations of this law.
 Article 52
 Without prejudice to the legal status of Customs brokers who have been licensed to practice the profession prior to the entry into force of this law, persons practicing the profession of clearance of goods, shall meet the following criteria:
 1.	Possess the nationality of the Arab Republic of Egypt.
 2.	Possess a high qualification degree.
 3.	Performed the military service or has been exempted from it.
 4.	Age should be at least 21 years old.
 5.	Must not have been dismissed from service in the government or public authorities nor his name has been struck off the Customs brokers' schedule for reasons related to honour or honesty breaches. 
 6.	Must not have been convicted of a felony or misdemeanour prejudicial to honour or any of the Tax and customs evasion crimes unless he has been rehabilitated. 
 7.	Must not be a worker in any of the government entities, units, public authorities, the public sector, or the public business sector. It is required for those who were previously an employee of the custom authority that three years have passed since they left the work.
 8.	Participated in the training courses held by the Customs Authority and passed the exam qualifying for the profession at the end of the courses. Highly qualified ex-Customs employees shall be exempted from attending the training courses, provided that they pass the aforementioned exam.
 9.	Passing the validity period of six months under training, with the exception of customs officials who possess the judicial seizure.
 10.	Owns an office in Egypt.
 11.	Submits a tax card. 
 Licenses may be issued for legal persons, provided that they meet the following requirements:
@@ -437,453 +455,432 @@
 The license granted to a broker shall be revoked by force of law in the following cases:
 a)	A final court judgement is passed against him in a felony or misdemeanor that violates honor or honesty.
 b)	If he misses, one of the conditions of the licence required to practice the profession.
 c)	The death of the customs broker.
 d)	Abuse of the license by assigning it to others or renting it.
 Article 249
 Licenses for the customs broker's assistants may be issued for the following categories in accordance with the provisions set forth below:
 a)	Broker who is affiliated to an office:
 The conditions for issuing a public broker's license shall apply to him, except for the two conditions of establishing an office and that of paying the cash insurance. Broker who is affiliated to an office works through the office and his work is limited to the clients of the office he belongs to only.
 b)	Assistant Broker:
 Applications for issuing permits for Assistant broker should be in numbers adequate with their workload; it is issued on the condition that the following documents are submitted:
 1.	Academic qualification provided that, must have at least an intermediate qualification.
 2.	Evidence that he is registered within the social insurance in relation to the entity he is affiliated to.
 3.	Criminal status sheet.
 4.	Power of attorney from the owner of the customs clearance office.
 5.	Certificate of military service performance or exemption from it.
 6.	Authenticated copy of the license of his clearance office.
 The work of assistants is limited to the auxiliary work of the Office, and they are not entitled to be presented during the stages of disclosure and valuation.
 Article 250
 Issuance of customs clearance licenses shall be in accordance with the relevant forms.</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
-    <t>Para información sobre los requisitos, procesos de autorización y registro de las personas que soliciten ser agentes aduaneros, consultar el enlace siguiente: 
-[...27 lines deleted...]
-http://www.gpo.gov/fdsys/pkg/CFR-2012-title19-vol1/pdf/CFR-2012-title19-vol1-part111.pdf</t>
+    <t>http://www7.mh.gob.sv/pmh/es/Servicios/4405-Autorizacion-de-Agentes-de-Aduanas.html</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Chapter 5 of Customs Code
 www.riigiteataja.ee/en/eli/ee/Riigikogu/act/524072017002/consolide#para69 
 The legislation does not require compulsory use of brokers.</t>
   </si>
   <si>
-    <t xml:space="preserve">Eswatini, Reino de </t>
+    <t>Eswatini</t>
   </si>
   <si>
     <t>According to Sections 13, 37 and 38 of the Customs and Excise Act: Eswatini Legislation allows the
 declarant, including natural or legal persons, to make and submit a goods declaration in the
 declarant's own name, without mandatory requirement of use of a customs broker.
 According to Section 60 of the Customs Act and Excise Act, Brokers are required to be licensed, such
 licensing rules are transparent and objective as published in the SRA Website accessible through the
 link below.
 http://www.sra.org.sz/customs/pageview.php?id=94&amp;name=Customs%20Clearing%20Agents</t>
   </si>
   <si>
-    <t>Filipinas</t>
-[...12 lines deleted...]
-    <t>Francia</t>
+    <t>European Union</t>
+  </si>
+  <si>
+    <t>EU legislation does not require the use of customs brokers. EU legislation only defines "customs representatives" (Article 18 of the Union Customs Code), the use of which is neither mandatory nor limited to a certain professional class (as the customs brokers) and the rules governing them are set out in a transparent way.</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>France</t>
   </si>
   <si>
     <t>Ministerial order of 13 April 2016 on the Customs representation and the registration of Customs representatives:
 www.legifrance.gouv.fr/eli/arrete/2016/4/13/FCPD1610130A/jo
 The legislation does not require compulsory use of brokers.</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t xml:space="preserve">Georgian Customs/Tax legislation does not require mandatory use of customs brokers.
 Tax Code of Georgia is available here: https://matsne.gov.ge/en/document/view/1043717
 </t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Ghana requires the use of registered customs house agents (Customs Act 891)
 Steps for customs house agents
 i. Automated Customs System (ICUMS) 
 ii. Electronic submission of Customs declarations 
 iii. Electronic application and issuance of permits 
 iv. E-payment of Customs duties and fees</t>
   </si>
   <si>
-    <t>Grecia</t>
+    <t>Greece</t>
   </si>
   <si>
     <t>Law 4955/2022, Part 2, articles 26-46, Gazette Number: 139/A/2022
 Official Gazette:
 www.et.gr
 The legislation does not require compulsory use of brokers.</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
-    <t>El recurso a Agentes Aduaneros es obligatorio para algunos regímenes aduaneros.
+    <t xml:space="preserve">El recurso a Agentes Aduaneros es obligatorio para algunos regímenes aduaneros.
 Los Agentes Aduaneros son las personas naturales autorizadas por el Servicio Aduanero para actuar habitualmente, en nombre de terceros, en los trámites, regímenes y operaciones aduaneras.
 El agente aduanero es el representante legal de su mandante para efectos de las actuaciones y notificaciones del despacho aduanero y los actos que de éste se deriven.  El Agente Aduanero es solidariamente responsable con el declarante ante el fisco, por el pago de las obligaciones tributarias aduaneras derivadas de los trámites, regímenes u operaciones en que intervenga y por el pago de las diferencias, intereses, multas, recargos y ajustes correspondientes.
 La declaración de mercancías transmitida en forma electrónica por un agente aduanero se presume efectuada con consentimiento del titular o de quien tiene la libre disposición de las mercancías.  Así mismo, la transmisión electrónica está vinculada al agente aduanero de forma optativa.
 Para ser autorizado como Agente Aduanero, el Servicio Aduanero guatemalteco ha establecido un procedimiento que permite a las personas naturales que cumplan con los requisitos, obtener la autorización para actuar como Agente Aduanero, los cuales se resumen a continuación:
 a)	Presentación de solicitud por parte del interesado, en la cual deberá adjuntar como requisitos específicos: 1) Su documento de identificación personal, 2) Título a nivel de licenciatura en materia aduanera o licenciatura en otras disciplinas de estudio, en cuyo caso deberá acreditar como mínimo dos años de experiencia en materia aduanera.
 b)	Cumplidos los requisitos legales, el solicitante debe someterse a un examen psicométrico.
 c)	Aprobado el examen psicométrico, se someterá a un examen de competencia, el cual es elaborado por el Servicio Aduanero a través de un tribunal examinador, integrado por tres funcionarios del servicio aduanero especializados en cada una de las siguientes áreas: 1) Merceología, clasificación arancelaria y normas de origen; 2) Valoración aduanera de las mercancías; y 3) Legislación y procedimientos aduaneros. El solicitante será aprobado si obtiene un porcentaje mínimo del setenta por ciento de respuestas favorables en cada una de las pruebas practicadas.
 d)	Aprobado el examen de competencia, el Servicio Aduanero emite resolución de autorización del solicitante con la calidad de agente aduanero, requiere la presentación de una garantía de operación y presentada ésta, se realiza la habilitación en el sistema informático del Servicio Aduanero y se vincula la transmisión de la declaración de mercancías por medio de una firma electrónica.
 Los preceptos anteriores se encuentran regulados en los artículos 5, 6, 18, 19, 22 y 23 del Código Aduanero Uniforme Centroamericano –CAUCA- y artículos 76 al 82, 84, 87 al 90 del Reglamento del Código Aduanero Uniforme Centroamericano -RECAUCA-.  Los referidos cuerpos legales constituyen la legislación aduanera básica en materia de operaciones aduaneras.  Con base a lo anterior, el Servicio Aduanero guatemalteco tiene publicado en si portal web los procedimientos que regulan el proceso de autorización, funciones y obligaciones de los agentes aduaneros, siendo lo siguiente:
 PR-IAD/DNO-AR-01	Procedimiento para autorización y registro de auxiliares de la función pública aduanera
 PR-IAD/DNO-AR-02	Procedimiento para administración e auxiliares de la función pública aduanera
 PR-IAD/DNO-AR-03	Procedimiento para trámite de certificados digitales para auxiliares de la función pública aduanera
 PR-IAD/DNO-AR-04	Procedimiento para registro de asistentes o empleados de los auxiliares de la función pública aduanera ante la SAT y parámetros de carnetización
 PR-IAD/DNO-DE-01	Procedimiento para el ingreso de mercancías al territorio nacional
 PR-IAD/DNO-DE-02	Procedimiento para el egreso de mercancías del territorio nacional
 PR-IAD/DNO-DE-03	Verificación inmediata de mercancías
 PR-IAD/DNO-DE-05	Procedimiento para el ingreso de mercancías en almacenes fiscales y depósitos aduaneros
 PR-IAD/DNO-DE-06	Procedimientos para el egreso de mercancías en almacenes fiscales y depósitos aduaneros
-Los procedimientos anteriores se encuentran incluidos en el manual de procedimientos de la Intendencia de Aduanas, de la Superintendencia de Administración Tributaria en su portal web, en la siguiente dirección: https://portal.sat.gob.gt/portal/manual-de-procedimientos-de-la-intendencia-de-aduanas.</t>
+Los procedimientos anteriores se encuentran incluidos en el manual de procedimientos de la Intendencia de Aduanas, de la Superintendencia de Administración Tributaria en su portal web, en la siguiente dirección: https://portal.sat.gob.gt/portal/manual-de-procedimientos-de-la-intendencia-de-aduanas.
+</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t xml:space="preserve">Customs Brokers Information:
 http://www.gra.gov.gy/customhouse-brokers/broker-licence
 List of Customs Brokers:
 http://www.gra.gov.gy/customhouse-brokers/list-of-brokers
 </t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>Código Aduanero Centroamericano (CAUCA) no. IV, resolución COMIECO 223 - 2008 y su REGLAMENTO DEL CÓDIGO ADUANERO UNIFORME CENTROAMERICANO (RECAUCA) RESOLUCIÓN No. 224-2008 (COMIECO-XLIX). Aprobada el 25 de abril del 2008. https://www.aduanas.gob.hn/wp-content/uploads/2019/12/CAUCA.pdf
-Este reglamento establece los derechos, obligaciones y requisitos para constituirse en AUXILIAR DE LA FUNCION PUBLICA ADUANERA. https://www.wipo.int/edocs/lexdocs/laws/es/sv/sv038es.pdf También, la Ley de aduanas de la republica de Honduras Decreto 212-87, establece algunos requisitos vigentes. https://www.aduanas.gob.hn/download/ley-de-aduanas-inicial-decreto212-87/</t>
+Este reglamento establece los derechos, obligaciones y requisitos para constituirse en AUXILIAR DE LA FUNCION PUBLICA ADUANERA. https://www.wipo.int/edocs/lexdocs/laws/es/sv/sv038es.pdf 
+También, la Ley de aduanas de la republica de Honduras Decreto 212-87, establece algunos requisitos vigentes. https://www.aduanas.gob.hn/download/ley-de-aduanas-inicial-decreto212-87/</t>
   </si>
   <si>
     <t>Hong Kong, China</t>
   </si>
   <si>
-    <t>Hong Kong, China no exige la intervención de agentes de aduanas.</t>
-[...2 lines deleted...]
-    <t>Hungría</t>
+    <t>Hong Kong, China does not require the use of customs brokers.</t>
+  </si>
+  <si>
+    <t>Hungary</t>
   </si>
   <si>
     <t>Article 207-211 of Act CLII of 2017on the implementation of the Union customs legislation 
 https://njt.hu/jogszabaly/2017-152-00-00 
 https://njt.hu/translations/-:-:2017:152/1/10
 The legislation does not require compulsory use of brokers.
 Governmental Decree No. 283/2018 on the Customs Agents and Customs Brokers' Register and the mandatory training of customs agents and customs brokers
 https://njt.hu/jogszabaly/2018-283-20-22</t>
+  </si>
+  <si>
+    <t>Iceland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Customs page on customs brokers
+https://www.tollur.is/atvinnurekstur/tollamal/tolleftirlit/oryggi-voruflutninga/tollmidlarar/
+</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>There is no requirement of the mandatory use of customs brokers in India. Where an importer of exporter chooses to be represented by a customs broker, Section 146 of the Customs Act, 1962 (No. 52 of 1962) provides that only a licensed customs broker can handle business relating to the entry or departure of a conveyance or import or export of goods at any customs station.
 Section 146 of the Customs Act, 1962, the Customs Brokers Licensing Regulations, 2018 and related notifications are available at:
 •	http://www.cbic.gov.in/htdocs-cbec/customs/cs-act/cs-act-ch17-revised2 (refer Section 146)
 •	http://www.cbic.gov.in/resources//htdocs-cbec/customs/cs-act/formatted-htmls/Customs-Brokers-Licensing-Regulations-english-2019.pdf;jsessionid=1551EC9032355FFF9673877140F28F0B
 •	http://www.cbic.gov.in/resources//htdocs-cbec/customs/cs-act/notifications/notfns-2018/cs-nt2018/csnt41-2018.pdf;jsessionid=89B6BE7148FBF87C29AD536F466ECD33
 •	http://www.cbic.gov.in/resources//htdocs-cbec/customs/cs-act/notifications/notfns-2018/cs-nt2018/csnt41h-2018.pdf;jsessionid=F1ACC86C9B9111385E8FC0B88BABF7CE (Hindi)
 •	http://www.cbic.gov.in/resources//htdocs-cbec/customs/cs-act/notifications/notfns-2019/cs-nt2019/csnt08-2019.pdf;jsessionid=238F4677DA83123BBCDC8CAF199AD6E
 •	http://www.cbic.gov.in/resources//htdocs-cbec/customs/cs-act/notifications/notfns-2019/cs-nt2019/csnt08h-2019.pdf;jsessionid=45C205939FB09F1BF6E6D8A897B83B21 (Hindi)</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t xml:space="preserve">Indonesia no exige el recurso a agentes de aduana. La leyes que regulan el recurso, así como otras cuestiones relativas a los agentes de aduana, son las siguientes:
-[...14 lines deleted...]
-</t>
+    <t>Indonesia does not oblige the use of customs brokers. Legislations regulating the use and other matters related to customs brokers are as follow: 
+•	The Regulation of Minister of Finance No. 29/PMK.04/2018 concerning Acceleration of Customs and Excise Licensing in term of Ease of Doing Business amended by the Regulation of Minister of Finance No. 145/PMK.04/2022, No. 149/PMK.04/2022, and No. 145/PMK.04/2022. 
+•	The Regulation of Minister of Finance No. 219/PMK.04/2019 concerning Simplification of Customs Registration.
+More information can be found at https://www.beacukai.go.id/</t>
+  </si>
+  <si>
+    <t>Ireland</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Customs Agents Law, 1964
 https://www.justice.gov.il/Units/Reshomot/publications/Pages/BookOfLaws.aspx
 Customs Agents Regulations, 1965	
 https://www.justice.gov.il/Units/Reshomot/publications/Pages/Regulations.aspx
 Customs Agents Order, (Determination of Customs activities), 1965	https://www.justice.gov.il/Units/Reshomot/publications/Pages/Regulations.aspx
 Guidelines
 https://taxes.gov.il/customs/CommercialImport/Pages/SearchResultDesc.aspx
 </t>
   </si>
   <si>
-    <t>Italia</t>
+    <t>Italy</t>
   </si>
   <si>
     <t>D.Lgs 141/2024
 DECRETO LEGISLATIVO 26 settembre 2024, n. 141 - Normattiva
 The legislation does not require compulsory use of brokers.</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Part XVII of the Customs Regulations 1955
 Section 147C states that the services of a customs broker are required where the value of the goods to be cleared exceeds USD 5,000.</t>
   </si>
   <si>
-    <t>Japón</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>The Customs Brokers Law, the related Cabinet Order, and the related Ministry Ordinance can be
 found at:
 http://elaws.egov.go.jp/search/elawsSearch/elaws_search/lsg0500/detail?lawId=342AC0000000122 
 http://elaws.egov.go.jp/search/elawsSearch/elaws_search/lsg0500/detail?lawId=342CO0000000237 
 http://elaws.egov.go.jp/search/elawsSearch/elaws_search/lsg0500/detail?lawId=342M50000040050</t>
   </si>
   <si>
-    <t>Kazajstán</t>
-[...4 lines deleted...]
-http://zan.gov.kz/#!/doc/117130/rus.</t>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>In Kazakhstan there is no obligation to use a customs broker.
+See Chapter 57 "Customs representative" of Code of the Republic of Kazakhstan No. 123-VI "On Customs Regulations in the Republic of Kazakhstan" of 26 December 2017:
+http://zan.gov.kz/#!/doc/117130/rus</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Use of Customs brokers or Agents (also known as Clearing and Forwarding Agents or Clearing agents) is not mandatory in Kenya. However, traders are encouraged to use the services of Customs brokers as stipulated under section 145-148 of the East African Community Customs Management Act, 2004, and as guided by the East Africa Customs Management Regulations, Art. 149.
 The URL for the East African Community Customs Management Act, 2004 is;
 http://kenyalaw.org/kl/fileadmin/pdfdownloads/EALA_Legislation/East_African_Community_Customs_Management_Act_2004.pdf 
 The URL for the East Africa Customs Management Regulations;
 https://www.eac.int/documents/category/regulations 
 Information on use of Customs Agents in Kenya can also be found at the following link;
 https://www.kra.go.ke/en/tax-experts/about-tax-experts/about-tax-experts/customs-tax-agents</t>
   </si>
   <si>
-    <t>Kuwait, Estado de</t>
+    <t>Korea, Republic of</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Customs Act, Licensed Customs Broker Act:
+https://unipass.customs.go.kr/clip/index.do
+www.law.go.kr/eng/engMain.do
+</t>
+  </si>
+  <si>
+    <t>Kuwait, the State of</t>
   </si>
   <si>
     <t>1.	Brokers can be licensed only in case they met the requirements and pass required exams, and can apply for the license through customs eservices portal 
 https://eservices.kgac.gov.kw/
 2.	All licensed brokers are available to registered consignee and through customs eservices portal https://eservices.kgac.gov.kw/</t>
   </si>
   <si>
+    <t>Kyrgyz Republic</t>
+  </si>
+  <si>
+    <t>The Chapter 61 of the Customs Code of the Eurasian Economic Union (came into force for the Kyrgyz Republic from 1 January 2018) regulates the activity of "Authorized Economic Operators" (AEO). The establishment of AEOs in the territories of the Eurasian Economic Union does not require mandatory registration. The indicated provision of the EAEU's Custom Code also provides for AEOs to be qualified as low risk. 
+For more detailed information on use of customs brokers (AEOs), see:
+https://docs.eaeunion.org/docs/ru-ru/0144505/cc_20112012</t>
+  </si>
+  <si>
+    <t>Lao People's Democratic Republic</t>
+  </si>
+  <si>
+    <t>Use of Customs Brokers
+The use of customs broker is stipulated in the Custom Law (2011) and other related regulations are promptly published in Lao Trade Portal.
+https://www.laotradeportal.gov.la/kcfinder/upload/files/Customs%20Law%20(2012-final).pdf</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>This is covered by Customs and Excise Act No.10 of 1982, www.lesothotradeportal.org.ls
 The use of Customs Brokers in Lesotho is not mandatory, an importer or exporter can do the declaration himself/herself if he/she is conversant with all the formalities.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Letonia</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>Liberia does not require the use of Customs Brokers according to the Liberia Revenue Code as Amended 2011.
 The specific provision is contained in Chapter 15, Section 1500 (a) as stated below:
 The Minister may prescribe rules and regulations governing the licensing as customs brokers of persons of good moral character, and of corporations, associations, and partnerships, and may require as a condition to the granting of any license, the showing of such facts as he may deem advisable as to the qualifications of the applicant to render valuable service to importers and exporters. No such license shall be granted to any corporation, association, or partnership unless licenses as customs brokers have been issued at least two of the officers of such corporation or association, or two of the members of such partnership, and such licenses are in force. Any license granted to any such corporation, association, or partnership shall be deemed revoked if for any continuous period of more than sixty days after the issuance of such license there are not at least two officers of such corporation or association or two members of such partnership who are qualified to transact business as customs brokers. No person shall transact business as a customs broker without a license granted in accordance with the provisions of this Subsection, but nothing in this Section shall be construed to authorize the requiring of a license in the case of any person transacting as a customhouse business pertaining to his own importations. If a license application is denied, the applicant shall have a right to an administrative review thereof in accordance with the applicable provisions of Section 59, by filing a request thereof with the Minister within ten days after receipt of written notice of such denial.
 https://revenue.lra.gov.lr/08/REVENUE-CODE-LIBERIA-REVENUE-CODE-AMENDED-2011-CUSTOMS.pdf</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t xml:space="preserve">Each member shall notify the committee and publish its measures on the use of customs brokers.
 In Switzerland there is no obligation to use a customs broker.
 See Article 26 of the Customs Act
 https://www.admin.ch/opc/fr/classified-compilation/20030370/index.html
 In liaison with Article 75 of the Customs Ordinance
 https://www.admin.ch/opc/fr/classified-compilation/20052713/index.html
 </t>
   </si>
   <si>
-    <t>Lituania</t>
+    <t>Lithuania</t>
   </si>
   <si>
     <t>Article 24 of the Customs Law; Order of the Director General of the Customs Department No 1B-288 of 5 April 2017
 https://www.e-tar.lt/portal/lt/legalAct/TAR.2294490FE9DD 
 www.e-tar.lt/portal/lt/legalAct/7f58ac901ab511e79800e8266c1e5d1b
 The legislation does not require compulsory use of brokers.</t>
   </si>
   <si>
-    <t>Luxemburgo</t>
+    <t>Luxembourg</t>
   </si>
   <si>
     <t xml:space="preserve">Articles 127 to 137 of Chapter XIV of Customs and Excise Law
 page 62
 http://data.legilux.public.lu/file/eli-etat-leg-recueil-douanes_accises-20171023-fr-pdf.pdf
 Page 85
 http://data.legilux.public.lu/file/eli-etat-leg-recueil-douanes_accises-20171023-fr-pdf.pdf </t>
   </si>
   <si>
     <t>Macao, China</t>
   </si>
   <si>
     <t>Macao, China does not require the use of customs brokers.</t>
   </si>
   <si>
-    <t>Macedonia del Norte</t>
-[...8 lines deleted...]
-  <si>
     <t>Madagascar</t>
   </si>
   <si>
     <t>Les dispositions du code des douanes de Madagascar ne prévoient pas le recours obligatoire au courtier en douane. 
 Conformément au terme de l'accord, aucune disposition rendant obligatoire le recours au courtier en douane n'a été prévue par la législation et règlementation douanière, depuis la ratification de l'accord par Madagascar. 
 L'article 89 du code des douanes stipule en effet que "les marchandises importées ou exportées doivent être déclarées en détail par leurs propriétaires ou les sociétés ayant obtenu l'agrément de commissionnaire en douane ou de transit maison (…)".
 Pour la mise en œuvre efficace de la mesure toutefois, un réaménagement du cadre règlementaire sera nécessaire, ainsi qu'une optimisation de la procédure douanière, cela étant inclus dans les grandes lignes du document stratégique de la douane.</t>
   </si>
   <si>
-    <t>Malasia</t>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Customs and Excise Act (Chapter 42 of the Laws of Malawi) allows applicants (legal or natural) to make and lodge declarations in their names as long as they can demonstrate competence, without mandatory requirement of use of a broker.
+However, the Malawi Revenue Authority, a body that administers the Customs and Excise Act licenses the Brokers in accordance with the laid down process in the mentioned Act and Regulations.
+</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
   </si>
   <si>
     <t xml:space="preserve">Pursuant to Section 90 (6A) of the Customs Act 1967, the use of customs broker/agent is not mandatory.
 Information regarding the use of customs brokers can be accessed at the following link:
 http://www.customs.gov.my/en/pg/Pages/pg_cag.aspx
 </t>
   </si>
   <si>
-    <t>Malawi</t>
-[...7 lines deleted...]
-    <t>Maldivas</t>
+    <t>Maldives</t>
   </si>
   <si>
     <t>Importers are not required to use a Customs Broker. Customs Regulations allows the declaration
 and clearance of goods be individuals and importers.</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t xml:space="preserve">LN 14 of 2006 – Chapter 37 of the Laws of Malta
 https://customs.gov.mt/docs/default-source/ces-frontpage-docs/ln14-2016.pdf
 The legislation does not require compulsory use of brokers.
 </t>
   </si>
   <si>
-    <t>Marruecos</t>
-[...7 lines deleted...]
-    <t>Mauricio</t>
+    <t>Mauritius</t>
   </si>
   <si>
     <t xml:space="preserve">The Customs legislations provide for the rules and obligations of Customs Brokers Section 117-124 of the Customs Act and Regulation 19 of the Customs Regulation 1989. The above legislations are available on the MRA website at www.mra.mu.
 http://www.mra.mu/download/Broker-ObligationsAndDuties.pdf
 </t>
   </si>
   <si>
-    <t>México</t>
+    <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">Medidas sobre el recurso a agentes aduanales:
 De conformidad con lo previsto en el artículo 40 de la Ley Aduanera, los trámites relacionados con el despacho de las mercancías se promoverán por los importadores o exportadores o por conducto de los agentes aduanales.
 Lugar o lugares oficiales donde se haya publicado la información:
 Ley Aduanera
 http://www.diputados.gob.mx/LeyesBiblio/index.htm
 Información del Servicio de Administración Tributaria respecto de los Agentes Aduanales:
 http://omawww.sat.gob.mx/aduanas/servicios/Paginas/agente_aduanal.aspx
 Medidas sobre el recurso a apoderados aduanales:
 En relación con los apoderados aduanales, mediante el DECRETO por el que se reforman, adicionan y derogan diversas disposiciones de la Ley Aduanera, publicado el 9 de diciembre de 2013, se suprimieron las disposiciones del Título Séptimo, Capítulo Único, Sección Segunda, de la Ley Aduanera concernientes a los apoderados aduanales. Sin embargo, en el TRANSITORIO QUINTO del mismo DECRETO, quedó establecido que "Las autorizaciones de apoderado aduanal activas a la fecha de entrada en vigor del presente Decreto, continuarán vigentes hasta en tanto las mismas se cancelen, se extingan o se les revoquen a los apoderados aduanales." Para tales efectos, se estará a lo dispuesto en el Título Séptimo, Capítulo Único, Sección Segunda, de la Ley Aduanera y demás disposiciones aplicables, para aquellas autorizaciones de apoderado aduanal activas a la fecha de entrada en vigor de dicho Decreto.
 Lugar o lugares oficiales donde se haya publicado la información:
 Ley Aduanera y Diario Oficial de la Federación
 http://www.diputados.gob.mx/LeyesBiblio/index.htm
 http://www.dof.gob.mx/nota_detalle.php?codigo=5324941&amp;fecha=09%2F12%2F2013
 </t>
   </si>
   <si>
-    <t>Moldova, República de</t>
+    <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>Referring to the use of Customs Brokers, the Republic of Moldova applies transparent and objective rules with regard to the licensing of customs brokers. Also, the Republic of Moldova does not apply mandatory use of customs brokers. The above-mentioned provisions are also stipulated in the national law, namely, Customs Code of the Republic of Moldova No. 1149-XIV/20.07.2000, MO 160-162/1201 of 23.12.2000.</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>•	According to Customs legislation, any person having been entitled to dispose goods has a right to declare the goods to Customs (provisions 3.1.8 and 66.1 of the Customs Law).
 •	Therefore, any person who has the right of disposal of the goods has the right to declare the goods to the customs.
 •	The Customs General Administration of Mongolia is working on improving the traders' process of self-declaration to the customs, to create an opportunity to attach the necessary documents for customs clearance in electronic form, and to advertise it to the public.
 •	Traders who have an Internet connection and access to the "Customs External Portal System" have the opportunity to declare their goods to the customs electronically from anywhere in the world. In order to further improve this process, the Customs General Administration of Mongolia is expanding the scope of our activities in order to simplify the licensing and declaration process and to ensure that acceptable errors are not considered as customs violations.
 CUSTOMS LAW OF MONGOLIA
 SUB-CHAPTER SEVEN
 CUSTOMS BROKER
 Article 66 Customs Broker
 66.1. Customs clearance of the goods intended to enter the Customs territory of Mongolia may be affected by a Customs Broker on a contractual basis.
 66.2. A Customs Broker shall be a Mongolian legal body authorized to be a Customs Broker and such permission shall be authorized by the Cabinet member responsible for Customs matters.
 66.3. A legal body specified in 66.2 of this Law shall run brokerage activities engaged solely in the specified territory where he/she may perform clearance for certain types of goods.
 66.4. The permission to run Customs brokerage activities specified in 66.2 of this Law shall be prohibited for transfer to others.
 Article 67 Requirements to Customs broker's activities
 67.1. The Customs Broker shall meet the following requirements:
 67.1.1. not to have outstanding debt of taxes;
 67.1.2. be solvent to run Customs Broker's activities;
 67.1.3. to have at least two Customs certified specialists;
@@ -903,531 +900,541 @@
 69.2. Customs Broker is obliged to the following besides those specified in 57.2 of this Law:
 69.2.1. to conclude a contract to represent a declarant at the clearance;
 69.2.2. to get involved in Customs activities through the certified Customs specialist;
 69.2.3. to keep financial reports, records on Customs brokerage activities and provide the Customs with them;
 69.2.4. to inform the Customs when there is any change to the registered information submitted to the Customs while obtaining Customs brokerage authorization as specified in 66.2 of this Law;
 69.2.5. not to disclose the declarant's confidential information or use it unlawfully;
 69.2.6. to provide the Customs with the pre-arrival information 10 days earlier than actual crossing of goods through the national border.
 Article 70 Authorization, Suspension or Termination of Customs brokerage activities
 70.1. The authorization to run Customs brokerage activities shall be given for a period not less than 3 years.
 70.2. An applicant requesting for an authorization to run Customs brokerage activities shall submit to the Customs the following documents besides those specified in 11.1.1-11.1.4 of the Law on the Special Permission for economic entity's business activities.
 70.2.1. references and certificates given by the competent authorities proving that the conditions and requirements specified in 70.2 of this Law are met;
 70.2.2. records from the Customs and police authorities proving that offences against the Customs legislation are not committed;
 70.2.3. a request to run Customs brokerage activities covering a certain type of goods and territory.
 70.3. If the request is made concerning 70.2.3 of this Law, the certificate shall indicate the type of business.
 70.4. If the holder of the authorization to run Customs brokerage activities meets no longer the conditions and requirements specified in 67.1 of this Law or fails to fulfill the obligations specified in 69.2 of this Law, the brokerage authorization shall be suspended by the Cabinet member responsible for Customs matters upon the proposal made the Customs central administration.
 70.5. If the offences specified in 70.4 of this Law still occur or offences against the Customs legislation occurred twice or repeatedly, the authorization to run Customs brokerage activities shall be terminated by the cabinet member responsible for Customs matters upon the proposal made by the Customs central administration.
 70.6. If the matters concerning authorization, termination, extension and suspension of Customs Brokerage activities and control on their activities are not regulated by this Law, the Law on the Special Permission for economic entity’s business activities shall govern those issues.</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
     <t>Measures are provided in Chapter 2 of the Customs Law (OG MNE 71/17). The Law is available at http://www.mif.gov.me/biblioteka/zakoni.</t>
   </si>
   <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>Le Maroc ne prescrit pas de recours obligatoire aux courtiers en douane.
+Les courtiers sont néanmoins tenus d'obtenir une licence les autorisant à exercer leur fonction, conformément au code marocain des douanes et impôts indirects.
+Les conditions d'octroi de licences aux courtiers en douane sont publiées sur le site de la douane marocaine http://www.douane.gov.ma .</t>
+  </si>
+  <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>Mozambique approved the Regulations for the Exercise of Customs Clearance of Goods Activities, by the Boletim da República, Decree nr. 90/2023, of 29 December, in its Article 24.
 On 1 January 2024, its implementation comes into force.
 The legislation does not require the mandatory use of customs brokers.</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>According to the Sea Customs Act, there is no requirement for the mandatory use of customs brokers in Myanmar. In addition, current regulations and procedures, there is no stipulation for the mandatory use of customs brokers.
 Section 4 of the Sea Customs Act mentioned that the agent of the owner of goods will be deemed the owner for certain purposes. Section 202 states that the responsibilities of the Customs-house agent for Customs declaration, calculation, and payment of duties and taxes and other amounts payable.
 According to Sea Customs Act, Section203, The clerk, servant or agent of any person or mercantile firm may transact business generally at the custom-house on behalf of such person or firm: Provided that the (Competent Customs Official) may refuse to recognize such clerk, servant or agent unless such person or a member of such firm identifies such clerk, servant or agent to the (Competent Customs Official) as empowered to transact such business, and deposits with the (Competent Customs Official) an authority in writing duly signed, authorizing such clerk, servant or agent to transact such business on behalf of such person or firm.
 The procedures for customs brokers were outlined in Notification No. 74/2020 by the Ministry of Planning, Finance, and Industry. Paragraph No. 4 of the notification provides that any person who meet the standard qualification by customs department may make a customs declaration for their own business. This notification and its implementations were properly published and communicated to the National Committee on Trade Facilitation (NCTF).
 Further information related to the law and regulation can be accessed online through the website of the Myanmar Customs Department: 
 https://www.customs.gov.mm/.</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>Referring to the use of Customs Brokers, Namibia Customs &amp; Excise applies transparent and objective rules with regard to the licensing of customs brokers. Also, Namibia Customs &amp; Excise applies mandatory use of customs brokers. The relevant provisions are also stipulated in the Customs &amp; Excise Act 20 of 1998 as amended, Section 73 Chapter VIII. 
 All the official correspondence must be addressed to Office of the Commissioner, NamRA, at e-mail: Sam.SHIVUTE@namra.org.na or 
 Erna.Tjombonde@namra.org.na or 
 Mulemwa.Kawana@namra.org.na 
 Tel.: +264-61-4330111</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>Notification of measures on the use of customs brokers. Any subsequent modifications thereof should equally be notified.
 According to Customs Act 2007 and Custom Regulations 2007, the importers or exporters can clear their goods themselves from the custom.
 Customs Act, 2007 
 https://www.customs.gov.np/uplo ad/documents/Customs%20Act,% 202007_2017-03-30-13-47-34.pdf 
 If any exporter or importer wishes to get the goods to be exported or imported cleared not by himself or herself but through a customs agent or to do any act related with the Customs Office not by himself or herself but through customs agent, such exporter or importer may appoint his or her customs agent as prescribed. 
 Customs Regulations, 2007 
 https://www.customs.gov.np/uplo ad/documents/Customs%20Regul ation,%202007_2017-03-30-1347-51.pdf
 In case the exporter or importer would like to clear the goods or do some other customs related function through the customs agent, the exporter or importer may appoint the customs agent in the format as prescribed in the Schedule 7.</t>
   </si>
   <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>New Zealand does not require the use of customs brokers.</t>
+  </si>
+  <si>
     <t>Nicaragua</t>
   </si>
   <si>
-    <t>Con base a lo dispuesto en el artículo 87 del RECAUCA, la intervención del agente aduanero no será necesaria en las modalidades, operaciones y trámites que se indican a continuación:
+    <t xml:space="preserve">Con base a lo dispuesto en el artículo 87 del RECAUCA, la intervención del agente aduanero no será necesaria en las modalidades, operaciones y trámites que se indican a continuación:
 a)	Cuando se trate de operaciones aduaneras efectuadas por el gobierno y sus dependencias, las municipalidades y las instituciones autónomas o semiautónomas del Estado;
 b)	Cuando las mercancías objeto de operación o trámite aduanero se encuentren en cualquiera de las condiciones siguientes:
 i.	Estén amparadas por un formulario aduanero de un convenio centroamericano de libre comercio, bilateral o multilateral;
 ii.	Pequeños envíos sin carácter comercial;
 iii.	Se reciban o despachen a través del sistema postal internacional sin carácter comercial; o
 iv.	Se hayan recibido mediante sistemas de entrega rápida o Courier y cumplan las normas de esta modalidad;
 c)	Equipaje de viajeros y mercancías distintas del equipaje;
 d)	Las efectuadas por personas jurídicas representadas por un apoderado especial aduanero;
 e)	Provisiones de a bordo;
 f)	Envíos de socorro;
 g)	Muestras sin valor comercial;
 h)	Importaciones no comerciales cuando su valor no exceda de mil pesos centroamericanos; y 
 i)	Otras modalidades, operaciones y trámites que en este Reglamento se señalen expresamente.
 Con base a lo dispuesto en el artículo 88 del RECAUCA, la intervención del agente aduanero será optativa en los casos siguientes:
 a)	Exportaciones definitivas;
 b)	Exportación temporal con reimportación en el mismo estado;
 c)	Zonas francas;
 d)	Depósito aduanero;
 e)	Exportación temporal para el perfeccionamiento pasivo; 
 f)	Admisión temporal para el perfeccionamiento activo; y
 g)	Otros regímenes, que en este Reglamento se señalen expresamente.
 Disponibilidad en internet:
 https://www.dga.gob.ni/CDOC/NORMATIVA/Cauca%20IV%20Anexo%20Resolucion%20223-2008%20(Comieco-XLIX).pdf
-https://www.dga.gob.ni/CDOC/NORMATIVA/Recauca%20IV%20Anexo%20Resolucion%20224-2008%20(Comieco-XLIX).pdf</t>
-[...2 lines deleted...]
-    <t>Níger</t>
+https://www.dga.gob.ni/CDOC/NORMATIVA/Recauca%20IV%20Anexo%20Resolucion%20224-2008%20(Comieco-XLIX).pdf
+</t>
+  </si>
+  <si>
+    <t>Niger</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Notification of measures on the use of customs brokers. Any subsequent modifications thereof should equally be notified.</t>
   </si>
   <si>
-    <t>Noruega</t>
+    <t>North Macedonia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Any person may appoint a representative to represent him in his dealings before the customs authority in order to perform the acts and formalities laid down by customs regulations. The representative must state before the customs authority that he is acting on behalf of the person he is representing, specify whether the representation is direct or indirect, and be empowered to take actions as a representative.
+The measures for use of the customs brokers are published in a separate tab on the website of the Custom Administration of the Republic of Macedonia. All changes along are also published in the same place.
+Information on representation in customs procedures is available on the following link:
+http://www.customs.gov.mk/index.php/mk/biznis-zaednica-mk/zastapuvanje-mk/1312-zastapuvanje-mk
+</t>
+  </si>
+  <si>
+    <t>Norway</t>
   </si>
   <si>
     <t>Regarding Article 10.6.2 on notification of the use of customs brokers, customs brokers may be used on a voluntary basis for all customs procedures.</t>
   </si>
   <si>
-    <t>Nueva Zelandia</t>
-[...5 lines deleted...]
-    <t>Omán</t>
+    <t>Oman</t>
   </si>
   <si>
     <t xml:space="preserve">The Customs Brokers is not required which means that the both owners and customs brokers can clear the goods (referred to Article 110 from the common customs law of the GCC).
 www.customs.gov.om
 </t>
   </si>
   <si>
-    <t>Países Bajos</t>
-[...2 lines deleted...]
-    <t>Pakistán</t>
+    <t>Pakistan</t>
   </si>
   <si>
     <t>Measures on the use of Customs brokers.  
 Federal Board of Revenue:
 http://www.fbr.gov.pk/docs/customs-act-1969/130
 http://www.fbr.gov.pk/Downloads.aspx#Rules?view=ExternalLink</t>
   </si>
   <si>
-    <t>Panamá</t>
+    <t>Panama</t>
   </si>
   <si>
     <t>El marco normativo de la República de Panamá en relación con los Agentes de Aduanas se regula mediante el DECRETO LEY No. 1 (de 13 de febrero de 2008) "Que crea la Autoridad Nacional de Aduanas y dicta Disposiciones concernientes al Régimen Aduanero".
 Cabe mencionar, que el recurso de aduanas en la legislación nacional se encuentra regulado en el Capítulo II "Agente de Corredor de Aduana"; en los Artículos 39 al 52 del presente Decreto Ley.
 DECRETO LEY No. 1 (de 13 de febrero de 2008)
 "Que crea la Autoridad Nacional De Aduanas y dicta Disposiciones concernientes al Régimen Aduanero."
 https://www.ana.gob.pa/w_ana/index.php/organisation/registro-de-los-operadores-de-comercio-internacional</t>
   </si>
   <si>
-    <t>Papua Nueva Guinea</t>
+    <t>Papua New Guinea</t>
   </si>
   <si>
     <t>In Papua New Guinea the use of customs brokers is necessary for most commercial imports and exports activity and the process is regulated by Customs Act 1951 https://customs.gov.pg/
 The Law does not explicitly state that all importers must use customs brokers for every shipment but it provides the legal framework for licensing of customs agents.</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Medidas sobre el uso de agentes de aduanas. Cualquier modificación posterior de los mismos debe ser notificada igualmente.
 La información sobre el recurso de agentes de aduanas está especificada en la Sección 3 del Código Aduanero del Paraguay (Ley N°2422/04, artículos 20 al 30), que estipula la obligatoriedad de la intervención de Agentes de Aduanas habilitados en las operaciones aduaneras.
 Asimismo, en el artículo 29 del citado Código se estipulan los casos de intervención opcional de Agentes de Aduanas.
-El Código Aduanero del Paraguay se puede encontrar en el siguiente enlace: 
-[...3 lines deleted...]
-    <t>Perú</t>
+El Código Aduanero del Paraguay se puede encontrar en el siguiente enlace:
+www.aduana.gov.py/uploads/archivos/codigo%20aduanero.pdf</t>
+  </si>
+  <si>
+    <t>Peru</t>
   </si>
   <si>
     <t xml:space="preserve">El marco normativo peruano en relación a los agentes de aduanas, señala lo siguiente:
 •	Son despachadores de aduana, aquellas personas autorizadas por la Autoridad Aduanera para efectuar los despachos aduaneros. Pueden ser despachadores de aduana: Los dueños, consignatarios o consignantes de la mercancía, los despachadores oficiales (que ejercen la representación de una entidad pública) y el agente de aduana.
 •	El dueño o consignatario puede gestionar sus despachos aduaneros directamente, es decir no  requieren de una agente de aduana o de la autorización como despachador oficial en: (1) la  importación de mercancías cuyo valor FOB no exceda los dos mil dólares de los Estados Unidos de América (US$ 2000), (2) en la exportación de mercancías cuyo valor FOB no exceda de cinco mil dólares de los Estados Unidos de América (US$ 5000) y (3) cuando constituyan garantía y cumplan con los demás requisitos exigidos en el Reglamento de la Ley de Aduanas.
 •	Asimismo, se ha previsto a partir del año 2020, otorgar como facilidad a los Operadores Económicos Autorizados, el que puedan efectuar directamente sus despachos aduaneros sin la necesidad de contar con el servicio de un despachador de aduana.
 Cabe mencionar que el recurso de agente de aduanas, en la legislación nacional se encuentra regulado en los siguientes dispositivos normativos:
 •	Ley General de Aduanas aprobada por el Decreto Legislativo N° 1053
 •	Reglamento de la Ley General de Aduanas, aprobado mediante el Decreto Supremo N° 010-2009-EF
 •	Tabla de Sanciones aplicables a las infracciones previstas en la Ley General de Aduanas, aprobada mediante el Decreto Supremo N° 031-2009-EF
 •	Reglamento de Certificación del Operador Económico Autorizado, aprobado mediante el Decreto Supremo N° 184-2016-EF
 •	Procedimiento General para la autorización de operadores de comercio exterior, aprobados mediante la Resolución N° 10-2016-SUNAT/5F0000
 Información disponible en: 
 Normas	Enlaces de interés
 Ley General de Aduanas aprobada por el Decreto Legislativo N° 1053 	http://www.sunat.gob.pe/legislacion/procedim/normasadua/gja-03normasoc.htm
 Reglamento de la Ley General de Aduanas, aprobado mediante el Decreto Supremo Decreto Supremo N° 010-2009-EF	http://www.sunat.gob.pe/legislacion/procedim/normasadua/normasociada/gja-00.04.htm
 Tabla de Sanciones aplicables a las infracciones previstas en la Ley General de Aduanas, aprobada mediante el Decreto Supremo N° 031-2009-EF	http://www.sunat.gob.pe/legislacion/procedim/normasadua/normasociada/gja-00.05.htm
 Reglamento de Certificación del Operador Económico Autorizado, aprobado mediante el Decreto Supremo N° 184-2016-EF	http://www.sunat.gob.pe/orientacionaduanera/oea
 Procedimiento General para la autorización de operadores de comercio exterior, aprobados mediante la Resolución N° 10-2016-SUNAT/5F0000	http://www.sunat.gob.pe/legislacion/procedim/despacho/operadores/procGeneral/despa-pg.24.htm
 </t>
   </si>
   <si>
-    <t>Polonia</t>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>The Philippines does not require the mandatory use of customs brokers. As cited in Section 106 of the Customs Modernization and Tariff Act (CMTA) of 2016, goods declaration may be lodged by the following:
+a.	Importer - being the holder of the bill of lading;
+b.	Exporter - being the owner of the goods to be shipped out;
+c.	Customs Broker - acting under the authority of the importer; or
+d.	Person duly empowered to act as agent or attorney-in-fact - this provision shall take into effect, which should be consistent with the international standards and customs best practices, after a two-year transition period from the effectivity of the CMTA.</t>
+  </si>
+  <si>
+    <t>Poland</t>
   </si>
   <si>
     <t>Articles 79, 80 of Polish Act Customs Law
 Journal of Laws 2021, item 1856, as amended
 https://www.dziennikustaw.gov.pl/DU/rok/2021/pozycja/1856</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>The systematization of custom brokers was regulated in alignment with the decision of the President of the General of Authority of Customs No. 7 of 2016 and its amendments regarding the terms and conditions for practicing the customs clearance system. This decision was published and announced on the website of the General Authority of Customs: 
 https://www.customs.gov.qa</t>
   </si>
   <si>
-    <t>Reino Unido</t>
-[...67 lines deleted...]
-    <t>Rumania</t>
+    <t>Romania</t>
   </si>
   <si>
     <t>Articles 563-583 of Regulation for implementation of the Romanian Customs Code, approved by Government Decision no. 707/2006, as subsequently amended:
 https://www.customs.ro/assets/pdf/agenti-economici/HG%20707%20cu%20modificarilesi%20completarile%20%20ulterioare%20var%20august%202010%20%20.pdf
 Order no. 2460/2016 regarding the technical requirements for application of the right to be represented:
 https://www.customs.ro/assets/pdf/anne%20marie/ordinul_presedintelui_ANAF_nr._2460-22_.08_.2016_dreptul_de_reprezentare-_varianta_consolidata_august_2019_.pdf
 The legislation does not require compulsory use of brokers.</t>
   </si>
   <si>
-    <t xml:space="preserve">Rusia, Federación de </t>
-[...10 lines deleted...]
-    <t xml:space="preserve">Saint Kitts y Nevis </t>
+    <t>Russian Federation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In Russian Federation there is no obligation to use a customs broker.
+See Chapter 55 «Customs representative» of the Treaty on the Customs Code of the Eurasian Economic Union of 11 April 2017:
+http://www.eurasiancommission.org/ru/act/tam_sotr/dep_tamoj_zak/SiteAssets/Customs%20Code%20of%20the%20EAEU.pdf
+Chapter 60 «Customs representative» of the Federal Law of the Russian Federation No. 289-FZ of 3 August 2018 «On customs regulation in the Russian Federation and amendments in certain legislative acts of the Russian Federation»:
+http://pravo.gov.ru/proxy/ips/?docbody=&amp;nd=102479197&amp;intelsearch=%F4%E7+289%2C+2018 
+</t>
+  </si>
+  <si>
+    <t>Saint Kitts and Nevis</t>
   </si>
   <si>
     <t>The use of Customs Brokers in St. Kitts and Nevis is not mandatory in the clearing of goods. The ASYCUDA World platform allows for direct trader input once they are registered on the system. Registration to access the system is free. The document to be completed is mentioned above.</t>
   </si>
   <si>
-    <t>Samoa</t>
-[...14 lines deleted...]
-    <t>Santa Lucía</t>
+    <t>Saint Lucia</t>
   </si>
   <si>
     <t>The use of Customs Brokers is not mandatory in Saint Lucia, as Customs Officers generally providers assistance to traders in completing simplified declaration for importation and exportation of small quantities of non-commercial goods. However, as the transactions become more complex and involved, the use of a Custom Broker or someone who is familiar with the trading platform, ASYCUDA World, becomes necessary.
 A list of all Customs Brokers and laws governing Custom Brokers can be found on the websites listed below.
 http://www.govt.lc (Customs Brokers and Customs Clerk Art)
 https://www.customs.gov.lc</t>
   </si>
   <si>
+    <t>Saint Vincent and the Grenadines</t>
+  </si>
+  <si>
+    <t>The use of Custom Brokers is not mandatory but traders may choose to use Brokers who are familiar with the Asycuda World System.
+https://asycudaw.svgcustoms.net/downloads/list_of_brokers.pdf
+http://asycudaw.svgcustoms.net</t>
+  </si>
+  <si>
+    <t>Samoa</t>
+  </si>
+  <si>
+    <t>The Customs Act 2014 establishes that a licensed customs broker must be used for all importations and exportations of a commercial nature. Information on the use of customs brokers is contained in Part 18 of the Customs Act 2014, which can be accessed at the following link: 
+https://www.revenue.gov.ws/images/Customs-Act-2014.pdf</t>
+  </si>
+  <si>
+    <t>Saudi Arabia, Kingdom of</t>
+  </si>
+  <si>
+    <t>The Customs Brokers is not required which means that both owners and customs brokers can clear the goods (Article 110 from the GCC Common Customs Law).
+For more information regarding customs brokers:
+https://zatca.gov.sa/en/RulesRegulations/Taxes/Pages/CustomsClearance.aspx</t>
+  </si>
+  <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>Le règlement n° 10/2008/CM/UEMOA relatif aux conditions d’agrément et d’exercice des commissionnaires en douane, la Loi 2014-10 du 28 Février 2014 portant Code des douanes du Sénégal en ses articles 54, 125, 126, 128, 357 et 373 et le Décret n° 85-863 du 9 août 1985 organisant la profession de Commissionnaire en douane contiennent les mesures concernant le recours à des courtiers en douane. Les législations susmentionnées sont disponibles sur les sites du Journal Officiel, des Douanes sénégalaises et de l’Union Économique et Monétaire Ouest-Africaine ci-après :
 http://www.jo.gouv.sn/spip.php?article9370
 https://www.douanes.sn/fr/node/1164
 http://www.uemoa.int/sites/default/files/bibliotheque/reglement_10_2008_cm_uemoa.pdf</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>Seychelles does not mandate the use of Customs Brokers therefore such has not been legislated.</t>
   </si>
   <si>
-    <t>Singapur</t>
+    <t>Singapore</t>
   </si>
   <si>
     <t>Singapore does not require the use of customs brokers. Declaring agents and declarants are required to be registered with Singapore Customs before they can provide declaration services:
 https://www.customs.gov.sg/businesses/new-traders-and-registration-services/registration-services/apply-update-renew-terminate-declaring-agent-account-and-declarant</t>
+  </si>
+  <si>
+    <t>Slovak Republic</t>
+  </si>
+  <si>
+    <t>Article 85 (3) of the Act No. 199/2004 Coll. Customs Code, and amending and supplementing certain acts
+https://www.slov-lex.sk/pravne-predpisy/SK/ZZ/2004/199/20170101
+The legislation does not require compulsory use of brokers.</t>
+  </si>
+  <si>
+    <t>Slovenia</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>South Africa has no restrictions on the use of customs brokers.</t>
+  </si>
+  <si>
+    <t>Spain</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>In exercise of the powers conferred by Section 115 of the Customs Ordinance, the Director General of Customs is authorized to grant licenses, subject to the terms and conditions as specified in Schedule G to the Customs Ordinance, to act as Customs Brokers/ Customs House Agents (CHA).
 The above legislation is available on the official website of Sri Lanka Customs:
 http://www.customs.gov.lk/law/home
 All the measures related to Customs Brokers/ Customs House Agents (CHA) have been published in the official website of Sri Lanka Customs: 
 http://www.customs.gov.lk/cha/home</t>
   </si>
   <si>
-    <t>Sudáfrica</t>
-[...5 lines deleted...]
-    <t>Suecia</t>
+    <t>Sweden</t>
   </si>
   <si>
     <t>Swedish Customs Act Chapter 1, 11§, TF 6§
 https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/tullag-2016253_sfs-2016-253
 https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/tullforordning-2016287_sfs-2016-287
 The legislation does not require compulsory use of brokers.</t>
   </si>
   <si>
-    <t>Suiza</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>Each member shall notify the committee and publish its measures on the use of customs brokers.
 In Switzerland there is no obligation to use a customs broker.
 See Article 26 of the Customs Act
 https://www.admin.ch/opc/fr/classified-compilation/20030370/index.html
 In liaison with Article 75 of the Customs Ordinance
 https://www.admin.ch/opc/fr/classified-compilation/20052713/index.html</t>
   </si>
   <si>
-    <t>Tailandia</t>
-[...5 lines deleted...]
-    <t>Taipei Chino</t>
+    <t>Taipei, Chinese</t>
   </si>
   <si>
     <t xml:space="preserve">Regulations Governing the Establishment and Management of Customs Brokers
 http://law.moj.gov.tw/Eng/LawClass/La  wAll.aspx?PCode=G0350007
 Regulations Governing the Implementation of Automated Cargo Clearance Procedures
 http://law.moj.gov.tw/Eng/LawClass/LawAll.aspx?PCode=G0350044
 </t>
   </si>
   <si>
-    <t>Tanzanía</t>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>Measures on the use of customs brokers are published in the Chapter XIV of the Customs Code.
+According to the legislation of the Republic of Tajikistan the use of customs brokers is not obligatory.
+Additional information is available at: https://www.medt.tj/documents/main/normativno-pravovieakti/zakonodatelnie-akti/tj/02508-tj.pdf.</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
   </si>
   <si>
     <t xml:space="preserve">Currently it is not mandatory for an importer to use Customs Brokers (Clearing and Forwarding Agents - CFAs) while clearing her/his importation even though it is highly recommended to use CFA's as stipulated under section 145-148 of the East African Community Customs Management Act, 2004.
 https://www.tra.go.tz/index.php/105-clearing-and-forwading
 https://www.tra.go.tz/index.php/clearing-forwading-agents
 </t>
   </si>
   <si>
-    <t>Tayikistán</t>
-[...4 lines deleted...]
-Additional information is available at: https://www.medt.tj/documents/main/normativno-pravovieakti/zakonodatelnie-akti/tj/02508-tj.pdf.</t>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>Information regarding the measures on the use of customs brokers is available at the following link: http://registeronline.customs.go.th/RON/SecurityServlet?lang=en&amp;left_menu=nmenu_esevice_181129_01</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>Les personnes habilitées à déclarer en détail les marchandises sont prévues dans le code des douanes national aux articles 84 et 85. Site web: www.otr.tg</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>The use of customs brokers is stipulated in the Customs and Excise Management Act 2007:
 https://ago.gov.to/cms/images/LEGISLATION/PRINCIPAL/2007/2007-0004/CustomsandExciseManagementAct_2.pdf</t>
   </si>
   <si>
-    <t>Trinidad y Tabago</t>
+    <t>Trinidad and Tobago</t>
   </si>
   <si>
     <t>Information pertaining to the use of Customs Brokers in Trinidad and Tobago is published in the Customs Brokers and Customs Clerks Act 78:03, which is available for download at:
 https://agla.gov.tt/downloads/laws/78.03.pdf</t>
   </si>
   <si>
-    <t>Túnez</t>
+    <t>Tunisia</t>
   </si>
   <si>
     <t xml:space="preserve">La Tunisie informe le comité de facilitation des échanges qu’elle ne prescrit pas le recours obligatoire aux courtiers en douane.
 Les mesures régissant le recours aux courtiers en douane sont prévues par les textes suivants:
 - Le code des douanes promulgué par la loi N. 2008-34 du 02 Juin 2008 tel que modifié et complété par la loi N.53-2015 du 25 décembre 2015 portant loi des finances pour l’année 2016.
 - L’arrêté du Ministre des Finances du 29 décembre 1955, relatif à l’exercice de la profession de commissionnaires en douane tel que modifié et complété par l’arrêté le Ministre des Finances du 22 mars 2001.
 Ces textes sont publiés au Journal Officiel de la République Tunisienne respectivement comme suit:
 - JORT N.47 du 10 Juin 2008
 - JORT N.104 du 29 décembre 2015
 - JORT N.104 du 30 décembre 1955
 - JORT N.26 du 30 mars 2001
 </t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t xml:space="preserve">Customs regulations of the Republic of Turkey do not require the mandatory use of customs brokers. The qualifications of individuals who can track customs procedures at the customs authorities are determined by articles 5, 225, 226, 227 and 228 of the Turkish Customs Code and article 561 of Customs Regulations.
 Certification and other procedures related to qualifications of assistant customs brokers and customs brokers are regulated by articles 227 and 228 of the Turkish Customs Code.
 </t>
   </si>
   <si>
-    <t>Ucrania</t>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>Uganda obliges importers to use customs brokers.</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
   </si>
   <si>
     <t>Ukraine hereby notifies the following information pursuant to Article 10.6.2 of the Agreement on Trade Facilitation regarding the use of customs brokers.
 Customs brokerage activity in Ukraine is not mandatory. However, enterprises providing such service must obtain authorization from the State Customs Service of Ukraine in accordance with the Law of Ukraine No. 3926 of 22 August 2024 "On Amendments to the Customs Code of Ukraine Regarding the Implementation of Certain Provisions of the Customs Code of the European Union".  
 This requirement entered into force on 19 April 2025.
 An enterprise may obtain authorization to conduct customs brokerage activity if it meets the criterion of "compliance with the requirements of the customs and tax legislation of Ukraine" (Part 1 of Article 14 of the Customs Code) and fulfils conditions 2 and 4 of the criterion "ensuring practical standards of competence or professional qualifications of the responsible official of the enterprise" (paragraphs 2 and 4 of Part 4 of Article 14 of the Customs Code).
 Enterprises currently holding valid permits for customs brokerage activity are granted a transitional period to obtain authorization instead of the existing permit until 19 April 2026.
 The authorization procedure takes up to 15 business days, including 5 days for a preliminary examination of the enterprise's application and 10 days for assessment of the enterprise's compliance based on the Self-Assessment Questionnaire submitted with the application.
 More information on customs brokerage activities in Ukraine is available at: https://customs.gov.ua/en/news/novini-20/post/zmini-do-mitnogo-kodeksu-ukrayiniavtorizatsiia-na-provadzhennia-mitnoyi-brokerskoyi-diialnosti-1901</t>
   </si>
   <si>
-    <t>Uganda</t>
-[...8 lines deleted...]
-    <t>EU legislation does not require the use of customs brokers. EU legislation only defines "customs representatives" (Article 18 of the Union Customs Code), the use of which is neither mandatory nor limited to a certain professional class (as the customs brokers) and the rules governing them are set out in a transparent way.</t>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>The measures of the use of customs brokers is indicated in the GCC Customs Law in Section X Articles 108-115. The services provided by the local customs on the use of customs brokers can be founded in the following links:
+Abu Dhabi Customs	
+https://www.tamm.abudhabi/en/abu-dhabi-government-entities/generaladministrationofcustoms
+Dubai Customs	
+https://www.dubaicustoms.gov.ae/en/eServices/Pages/default.aspx</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>UK legislation does not require the use of customs brokers. UK legislation does not define "customs brokers" and only defines "customs agents" as well as setting out relevant requirements for their use in section 21 of the Taxation (Cross Border) Trade Act 2018. Guidance on the use of customs agents can be found here - 
+https://www.gov.uk/guidance/appoint-someone-to-deal-with-customs-on-your-behalf</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>Official place(s) where the items have been published:
+19 CFR Part 111 - Customs Brokers.
+Internet availability (if applicable): 
+See generally 
+https://www.gpo.gov
+http://www.gpo.gov/fdsys/pkg/CFR-2012-title19-vol1/pdf/CFR-2012-title19-vol1-part111.pdf</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
-    <t>La Sección II de la Ley N° 19.276 de 19 de setiembre de 2014 que aprobó el Código Aduanero de la República Oriental del Uruguay (CAROU) refiere a la intervención, habilitación y demás requisitos que deben cumplirse para actuar como Despachante de Aduanas.
+    <t xml:space="preserve">La Sección II de la Ley N° 19.276 de 19 de setiembre de 2014 que aprobó el Código Aduanero de la República Oriental del Uruguay (CAROU) refiere a la intervención, habilitación y demás requisitos que deben cumplirse para actuar como Despachante de Aduanas.
 Su intervención es preceptiva en el Uruguay para tramitar el despacho de mercaderías, según el artículo 14 del CAROU, conservando la intervención del despachante de aduana dispuesta por la Ley N° 13.925 de 17 de diciembre de 1970.
 No obstante, el artículo 15 del CAROU incorpora excepciones puntuales donde no se requiere la intervención del despachante para llevar a cabo las operaciones aduaneras relacionadas con los despachos de: envíos postales internacionales de carácter no comercial, equipaje de viajero, envíos postales internacionales expresos (cuyo valor no exceda los 200 dólares EE.UU.) o de organismos estatales y de la mercadería importada por uruguayos residentes en el extranjero al retornar al país.
 Asimismo, según el art. 1 de la Ley N° 19.592 de 5 de enero de 2018, se establece otra excepción a la intervención del despachante de aduana, en los casos de importación de insumos con destino al proceso de prototipado o pequeñas series de producción, asociados a la innovación tecnológica del sector de electrónica o robótica.
 https://www.impo.com.uy/bases/codigo-aduanero/19276-2014
 https://www.impo.com.uy/bases/leyes/19592-2018
 El artículo 16 del CAROU establece los requisitos para la habilitación del despachante de Aduana, entre ellos acreditar tener domicilio en el país, y haber aprobado un examen de competencia acerca de la materia aduanera y de comercio exterior ante un Tribunal designado por el Ministerio de Economía y Finanzas.
-Los despachantes de aduana son un agente privado especializado en comercio exterior, los honorarios por sus servicios se acuerdan con los clientes. http://www.adau.com.uy.</t>
+Los despachantes de aduana son un agente privado especializado en comercio exterior, los honorarios por sus servicios se acuerdan con los clientes. http://www.adau.com.uy.
+</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
     <t>The Vanuatu Customs Act number 7 of 2013 requires the use of Custom Brokers, it allows the Director of Customs to issue Licenses to Custom Brokers.  
 Vanuatu Customs has Registered seventy-two (72) Customs Brokers Licenses who successfully completed and passed the exam on customs procedures. 
 Click on this link to access the legislation 
 https://customsinlandrevenue.gov.vu</t>
   </si>
   <si>
-    <t>Venezuela, República Bolivariana de</t>
+    <t>Venezuela, Bolivarian Republic of</t>
+  </si>
+  <si>
+    <t>En el Decreto Constituyente de Reforma del Decreto con Rango, Valor y Fuerza de Ley Orgánica de Aduanas, publicado en la Gaceta Oficial Nº 6.507 Extraordinario de fecha 29 de enero de 2020, se establece lo referido a los agentes de aduanas, específicamente en el Capítulo X contiene en la Sección I, lo referente a los agentes de aduanas pudiendo acceder al documento a través del siguiente link:
+https://www.asambleanacional.gob.ve/storage/documentos/leyes/decreto-constituyente-de-reforma-del-decreto-con-rango-valor-y-fuerza-de-ley-organica-de-aduanas-20220204223809.pdf</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t xml:space="preserve">Viet Nam does not require the use of Customs Brokers according to Customs Law 2014.
 Declaring agents and declarants are required to be registered with Viet Nam Customs before they can provide brokering service.
 Relevant regulations can be found in the following legal documents:
 - Article 20 Customs Law 2014 on the conditions to provide customs brokering service.
 - Article 5 Decree No. 08/2015/ND-CP dated 21 January 2015 of the Government, which is amended and supplemented in Decree No. 59/2018/ND-CP dated 20 April 2018 which provides specific regulations on how customs brokers can represent good owners to make customs declaration and carry out customs procedures for the import/export of goods.
 - Circular No. 12/2015-TT-BTC dated 30/1/2015 of the Ministry of Finance on specific regulation on the issuance of Certificate of training in Customs declaration; issuance and revocation of customs broker number; procedures for recognition and operation of customs brokerage agents.
 - Circular No. 22/2019/TT-BTC dated 16/4/2019 of the Ministry of Finance to amend, supplement Circular No. 12/2015-TT-BTC dated 30/1/2015 of the Ministry of Finance (as mentioned above).
 </t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>No mandatory use of Customs Brokers.
 The use of customs brokers is stipulated in Section 216A of the Customs and Excise (CAP 23:02)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1820,249 +1827,246 @@
       <c r="B5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="B21" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B23" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B25" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B26" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B28" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37" t="s">
         <v>69</v>
@@ -2075,693 +2079,696 @@
       <c r="B38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>72</v>
       </c>
       <c r="B39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>76</v>
       </c>
       <c r="B41" t="s">
-        <v>5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B43" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B44" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B45" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B46" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B47" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B48" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B49" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B50" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B51" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B52" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B53" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B54" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B55" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B56" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B57" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B58" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B59" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B60" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B61" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B62" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B63" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B64" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B65" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B66" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B67" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B68" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B69" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B70" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B71" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B72" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B73" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B74" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B75" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B76" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B77" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B78" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B79" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B80" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B81" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B82" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B83" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B84" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B85" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B86" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B87" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B88" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B89" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B90" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B91" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>173</v>
+        <v>174</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B93" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B94" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B95" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>180</v>
       </c>
       <c r="B96" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>182</v>
       </c>
       <c r="B97" t="s">
-        <v>5</v>
+        <v>183</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B98" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B99" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B100" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B101" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B102" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B103" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B104" t="s">
-        <v>5</v>
+        <v>197</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B105" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B106" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B107" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B108" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B109" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B110" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>208</v>
+        <v>209</v>
+      </c>
+      <c r="B111" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B112" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B113" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B114" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B115" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B116" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B117" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B118" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B119" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B120" t="s">
-        <v>226</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B121" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B122" t="s">
-        <v>230</v>
+        <v>65</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>231</v>
       </c>
       <c r="B123" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>233</v>
       </c>
       <c r="B124" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
         <v>235</v>
       </c>
       <c r="B125" t="s">
         <v>236</v>
       </c>
@@ -2876,65 +2883,68 @@
       </c>
       <c r="B139" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
         <v>265</v>
       </c>
       <c r="B140" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
         <v>267</v>
       </c>
       <c r="B141" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
         <v>269</v>
       </c>
+      <c r="B142" t="s">
+        <v>270</v>
+      </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B143" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B144" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">